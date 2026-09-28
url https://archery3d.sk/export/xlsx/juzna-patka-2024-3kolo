--- v0 (2026-08-25)
+++ v1 (2026-09-28)
@@ -3278,53 +3278,50 @@
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>58</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>14.5</v>
       </c>
       <c r="AI18" t="s">
         <v>68</v>
       </c>
       <c r="AJ18">
         <v>88317</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>86</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>14.5</v>
       </c>
       <c r="AI19" t="s">
         <v>88</v>
@@ -4488,51 +4485,51 @@
       <c r="G54" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I54" t="s">
         <v>27</v>
       </c>
       <c r="J54" t="s">
         <v>156</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>19.5</v>
       </c>
       <c r="AI54" t="s">
         <v>159</v>
       </c>
       <c r="AJ54">
         <v>82425</v>
       </c>
       <c r="AK54">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>181</v>
       </c>
       <c r="E55" t="s">
         <v>118</v>
       </c>
       <c r="F55" t="s">
         <v>182</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I55" t="s">
         <v>27</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
@@ -4771,90 +4768,87 @@
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I62" t="s">
         <v>27</v>
       </c>
       <c r="J62" t="s">
         <v>204</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>19.5</v>
       </c>
       <c r="AI62" t="s">
         <v>184</v>
       </c>
       <c r="AJ62">
         <v>87164</v>
       </c>
       <c r="AK62">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>98</v>
       </c>
       <c r="E63" t="s">
         <v>125</v>
       </c>
       <c r="F63" t="s">
         <v>205</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I63" t="s">
         <v>27</v>
       </c>
       <c r="J63" t="s">
         <v>102</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>19.5</v>
       </c>
       <c r="AI63" t="s">
         <v>184</v>
       </c>
       <c r="AJ63">
         <v>82308</v>
       </c>
-      <c r="AK63">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>169</v>
       </c>
       <c r="E64" t="s">
         <v>187</v>
       </c>
       <c r="F64" t="s">
         <v>206</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I64" t="s">
         <v>27</v>
       </c>
       <c r="J64" t="s">
         <v>58</v>
       </c>
       <c r="AE64">
         <v>1</v>
@@ -5143,53 +5137,50 @@
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I73" t="s">
         <v>237</v>
       </c>
       <c r="J73" t="s">
         <v>72</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>14.5</v>
       </c>
       <c r="AI73" t="s">
         <v>238</v>
       </c>
       <c r="AJ73">
         <v>88226</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>239</v>
       </c>
       <c r="E74" t="s">
         <v>240</v>
       </c>
       <c r="F74" t="s">
         <v>241</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I74" t="s">
         <v>237</v>
       </c>
       <c r="J74" t="s">
         <v>242</v>
       </c>
       <c r="AE74">
         <v>1</v>
@@ -5522,53 +5513,50 @@
       </c>
       <c r="H84" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I84" t="s">
         <v>268</v>
       </c>
       <c r="J84" t="s">
         <v>72</v>
       </c>
       <c r="AD84" t="s">
         <v>269</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>12.5</v>
       </c>
       <c r="AI84" t="s">
         <v>270</v>
       </c>
       <c r="AJ84">
         <v>84272</v>
       </c>
-      <c r="AK84">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>271</v>
       </c>
       <c r="E85" t="s">
         <v>272</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>268</v>
       </c>
       <c r="J85" t="s">
         <v>120</v>
       </c>
       <c r="AD85" t="s">
         <v>273</v>
       </c>
       <c r="AE85">
         <v>1</v>
@@ -6871,51 +6859,51 @@
       <c r="E125" t="s">
         <v>84</v>
       </c>
       <c r="F125" t="s">
         <v>384</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I125" t="s">
         <v>347</v>
       </c>
       <c r="AF125">
         <v>13.0</v>
       </c>
       <c r="AI125" t="s">
         <v>374</v>
       </c>
       <c r="AJ125">
         <v>88634</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>385</v>
       </c>
       <c r="E126" t="s">
         <v>386</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I126" t="s">
         <v>347</v>
       </c>
       <c r="AF126">
         <v>13.0</v>
       </c>
       <c r="AI126" t="s">
         <v>374</v>
       </c>
       <c r="AJ126">
@@ -9502,51 +9490,51 @@
       <c r="F206" t="s">
         <v>575</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I206" t="s">
         <v>509</v>
       </c>
       <c r="J206" t="s">
         <v>450</v>
       </c>
       <c r="AF206">
         <v>13.0</v>
       </c>
       <c r="AI206" t="s">
         <v>576</v>
       </c>
       <c r="AJ206">
         <v>87812</v>
       </c>
       <c r="AK206">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>447</v>
       </c>
       <c r="E207" t="s">
         <v>125</v>
       </c>
       <c r="F207" t="s">
         <v>577</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I207" t="s">
         <v>509</v>
       </c>
       <c r="J207" t="s">
         <v>450</v>
       </c>
       <c r="AF207">
@@ -10405,51 +10393,51 @@
       <c r="G233" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I233" t="s">
         <v>509</v>
       </c>
       <c r="J233" t="s">
         <v>120</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>19.5</v>
       </c>
       <c r="AI233" t="s">
         <v>576</v>
       </c>
       <c r="AJ233">
         <v>88251</v>
       </c>
       <c r="AK233">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>622</v>
       </c>
       <c r="E234" t="s">
         <v>235</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I234" t="s">
         <v>509</v>
       </c>
       <c r="AE234">
         <v>2</v>
       </c>
       <c r="AF234">
         <v>26.0</v>
       </c>
       <c r="AI234" t="s">
@@ -10960,51 +10948,51 @@
       <c r="F251" t="s">
         <v>648</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I251" t="s">
         <v>509</v>
       </c>
       <c r="J251" t="s">
         <v>264</v>
       </c>
       <c r="AF251">
         <v>13.0</v>
       </c>
       <c r="AI251" t="s">
         <v>630</v>
       </c>
       <c r="AJ251">
         <v>82311</v>
       </c>
       <c r="AK251">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>649</v>
       </c>
       <c r="E252" t="s">
         <v>497</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I252" t="s">
         <v>509</v>
       </c>
       <c r="AE252">
         <v>2</v>
       </c>
       <c r="AF252">
         <v>26.0</v>
       </c>
       <c r="AI252" t="s">
@@ -11024,51 +11012,51 @@
       <c r="F253" t="s">
         <v>652</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I253" t="s">
         <v>509</v>
       </c>
       <c r="J253" t="s">
         <v>58</v>
       </c>
       <c r="AF253">
         <v>13.0</v>
       </c>
       <c r="AI253" t="s">
         <v>630</v>
       </c>
       <c r="AJ253">
         <v>82351</v>
       </c>
       <c r="AK253">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>653</v>
       </c>
       <c r="E254" t="s">
         <v>654</v>
       </c>
       <c r="F254" t="s">
         <v>655</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I254" t="s">
         <v>509</v>
       </c>
       <c r="J254" t="s">
         <v>39</v>
       </c>
       <c r="AE254">