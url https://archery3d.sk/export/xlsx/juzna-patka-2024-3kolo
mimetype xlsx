--- v1 (2026-09-28)
+++ v2 (2026-10-19)
@@ -3710,51 +3710,51 @@
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>127</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>19.5</v>
       </c>
       <c r="AI31" t="s">
         <v>103</v>
       </c>
       <c r="AJ31">
         <v>87149</v>
       </c>
       <c r="AK31">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>128</v>
       </c>
       <c r="E32" t="s">
         <v>84</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="AF32">
         <v>13.0</v>
       </c>
       <c r="AI32" t="s">
         <v>103</v>
       </c>
       <c r="AJ32">
@@ -4310,51 +4310,51 @@
       <c r="F49" t="s">
         <v>168</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>120</v>
       </c>
       <c r="AF49">
         <v>13.0</v>
       </c>
       <c r="AI49" t="s">
         <v>159</v>
       </c>
       <c r="AJ49">
         <v>84103</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>169</v>
       </c>
       <c r="E50" t="s">
         <v>170</v>
       </c>
       <c r="F50" t="s">
         <v>171</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="J50" t="s">
         <v>58</v>
       </c>
       <c r="AE50">
@@ -6405,51 +6405,51 @@
       <c r="F111" t="s">
         <v>341</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I111" t="s">
         <v>337</v>
       </c>
       <c r="J111" t="s">
         <v>111</v>
       </c>
       <c r="AF111">
         <v>13.0</v>
       </c>
       <c r="AI111" t="s">
         <v>342</v>
       </c>
       <c r="AJ111">
         <v>86074</v>
       </c>
       <c r="AK111">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>281</v>
       </c>
       <c r="E112" t="s">
         <v>343</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>183</v>
       </c>
       <c r="I112" t="s">
         <v>337</v>
       </c>
       <c r="J112" t="s">
         <v>344</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">