--- v0 (2026-05-04)
+++ v1 (2026-07-09)
@@ -3901,89 +3901,89 @@
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>36</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>19.0</v>
       </c>
       <c r="AI38" t="s">
         <v>86</v>
       </c>
       <c r="AJ38">
         <v>82362</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>113</v>
       </c>
       <c r="E39" t="s">
         <v>114</v>
       </c>
       <c r="F39" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>107</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>19.0</v>
       </c>
       <c r="AI39" t="s">
         <v>86</v>
       </c>
       <c r="AJ39">
         <v>85703</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>89</v>
       </c>
       <c r="E40" t="s">
         <v>90</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="J40" t="s">
         <v>116</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
@@ -4255,50 +4255,53 @@
       </c>
       <c r="F49" t="s">
         <v>132</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>107</v>
       </c>
       <c r="AF49">
         <v>13.0</v>
       </c>
       <c r="AI49" t="s">
         <v>123</v>
       </c>
       <c r="AJ49">
         <v>84102</v>
       </c>
+      <c r="AK49">
+        <v>5</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>121</v>
       </c>
       <c r="E50" t="s">
         <v>122</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="J50" t="s">
         <v>42</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>19.0</v>
@@ -5497,51 +5500,51 @@
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I86" t="s">
         <v>206</v>
       </c>
       <c r="J86" t="s">
         <v>213</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>207</v>
       </c>
       <c r="AJ86">
         <v>83321</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>218</v>
       </c>
       <c r="E87" t="s">
         <v>219</v>
       </c>
       <c r="F87" t="s">
         <v>220</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I87" t="s">
         <v>206</v>
       </c>
       <c r="J87" t="s">
         <v>221</v>
       </c>
       <c r="AE87">
@@ -6504,51 +6507,51 @@
       <c r="G117" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I117" t="s">
         <v>240</v>
       </c>
       <c r="J117" t="s">
         <v>153</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>19.0</v>
       </c>
       <c r="AI117" t="s">
         <v>256</v>
       </c>
       <c r="AJ117">
         <v>87423</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>285</v>
       </c>
       <c r="E118" t="s">
         <v>286</v>
       </c>
       <c r="F118" t="s">
         <v>287</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I118" t="s">
         <v>240</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
@@ -7165,51 +7168,51 @@
       <c r="G137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I137" t="s">
         <v>322</v>
       </c>
       <c r="J137" t="s">
         <v>323</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>19.0</v>
       </c>
       <c r="AI137" t="s">
         <v>324</v>
       </c>
       <c r="AJ137">
         <v>86072</v>
       </c>
       <c r="AK137">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>325</v>
       </c>
       <c r="E138" t="s">
         <v>265</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I138" t="s">
         <v>326</v>
       </c>
       <c r="J138" t="s">
         <v>327</v>
       </c>
       <c r="AD138" t="s">
         <v>328</v>
       </c>
       <c r="AE138">
@@ -10082,51 +10085,51 @@
       <c r="G232" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I232" t="s">
         <v>428</v>
       </c>
       <c r="J232" t="s">
         <v>273</v>
       </c>
       <c r="AE232">
         <v>1</v>
       </c>
       <c r="AF232">
         <v>19.0</v>
       </c>
       <c r="AI232" t="s">
         <v>461</v>
       </c>
       <c r="AJ232">
         <v>82572</v>
       </c>
       <c r="AK232">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>468</v>
       </c>
       <c r="E233" t="s">
         <v>469</v>
       </c>
       <c r="F233" t="s">
         <v>470</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I233" t="s">
         <v>428</v>
       </c>
       <c r="J233" t="s">
         <v>464</v>
       </c>
       <c r="AF233">
@@ -12168,51 +12171,51 @@
       <c r="F297" t="s">
         <v>580</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H297" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I297" t="s">
         <v>484</v>
       </c>
       <c r="J297" t="s">
         <v>581</v>
       </c>
       <c r="AF297">
         <v>13.0</v>
       </c>
       <c r="AI297" t="s">
         <v>566</v>
       </c>
       <c r="AJ297">
         <v>84297</v>
       </c>
       <c r="AK297">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="298" spans="1:37">
       <c r="D298" t="s">
         <v>582</v>
       </c>
       <c r="E298" t="s">
         <v>583</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H298" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I298" t="s">
         <v>484</v>
       </c>
       <c r="AE298">
         <v>1</v>
       </c>
       <c r="AF298">
         <v>19.0</v>
       </c>
       <c r="AI298" t="s">
@@ -13005,51 +13008,51 @@
       <c r="G324" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H324" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I324" t="s">
         <v>484</v>
       </c>
       <c r="J324" t="s">
         <v>384</v>
       </c>
       <c r="AE324">
         <v>1</v>
       </c>
       <c r="AF324">
         <v>19.0</v>
       </c>
       <c r="AI324" t="s">
         <v>566</v>
       </c>
       <c r="AJ324">
         <v>87456</v>
       </c>
       <c r="AK324">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="325" spans="1:37">
       <c r="D325" t="s">
         <v>596</v>
       </c>
       <c r="E325" t="s">
         <v>100</v>
       </c>
       <c r="F325" t="s">
         <v>611</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H325" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I325" t="s">
         <v>484</v>
       </c>
       <c r="J325" t="s">
         <v>612</v>
       </c>
       <c r="AF325">
@@ -13497,51 +13500,51 @@
       <c r="G339" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H339" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I339" t="s">
         <v>484</v>
       </c>
       <c r="J339" t="s">
         <v>523</v>
       </c>
       <c r="AE339">
         <v>1</v>
       </c>
       <c r="AF339">
         <v>19.0</v>
       </c>
       <c r="AI339" t="s">
         <v>628</v>
       </c>
       <c r="AJ339">
         <v>85359</v>
       </c>
       <c r="AK339">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:37">
       <c r="D340" t="s">
         <v>637</v>
       </c>
       <c r="E340" t="s">
         <v>638</v>
       </c>
       <c r="G340" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H340" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I340" t="s">
         <v>484</v>
       </c>
       <c r="J340" t="s">
         <v>639</v>
       </c>
       <c r="AE340">
         <v>1</v>
       </c>
       <c r="AF340">
@@ -13564,51 +13567,51 @@
       <c r="F341" t="s">
         <v>642</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H341" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I341" t="s">
         <v>484</v>
       </c>
       <c r="J341" t="s">
         <v>221</v>
       </c>
       <c r="AF341">
         <v>13.0</v>
       </c>
       <c r="AI341" t="s">
         <v>628</v>
       </c>
       <c r="AJ341">
         <v>82310</v>
       </c>
       <c r="AK341">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:37">
       <c r="D342" t="s">
         <v>637</v>
       </c>
       <c r="E342" t="s">
         <v>638</v>
       </c>
       <c r="F342" t="s">
         <v>30</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H342" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I342" t="s">
         <v>484</v>
       </c>
       <c r="AF342">
         <v>13.0</v>
       </c>
       <c r="AI342" t="s">
@@ -14559,50 +14562,53 @@
         <v>688</v>
       </c>
       <c r="E373" t="s">
         <v>175</v>
       </c>
       <c r="F373" t="s">
         <v>689</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H373" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I373" t="s">
         <v>484</v>
       </c>
       <c r="AF373">
         <v>13.0</v>
       </c>
       <c r="AI373" t="s">
         <v>669</v>
       </c>
       <c r="AJ373">
         <v>82326</v>
+      </c>
+      <c r="AK373">
+        <v>4</v>
       </c>
     </row>
     <row r="374" spans="1:37">
       <c r="D374" t="s">
         <v>682</v>
       </c>
       <c r="E374" t="s">
         <v>166</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H374" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I374" t="s">
         <v>484</v>
       </c>
       <c r="AE374">
         <v>1</v>
       </c>
       <c r="AF374">
         <v>19.0</v>
       </c>
       <c r="AI374" t="s">