--- v1 (2026-07-09)
+++ v2 (2026-08-26)
@@ -3304,53 +3304,50 @@
       </c>
       <c r="F19" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>14.0</v>
       </c>
       <c r="AI19" t="s">
         <v>71</v>
       </c>
       <c r="AJ19">
         <v>87453</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>36</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -10119,53 +10116,50 @@
       </c>
       <c r="F233" t="s">
         <v>470</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I233" t="s">
         <v>428</v>
       </c>
       <c r="J233" t="s">
         <v>464</v>
       </c>
       <c r="AF233">
         <v>13.0</v>
       </c>
       <c r="AI233" t="s">
         <v>461</v>
       </c>
       <c r="AJ233">
         <v>86416</v>
       </c>
-      <c r="AK233">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>459</v>
       </c>
       <c r="E234" t="s">
         <v>460</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I234" t="s">
         <v>428</v>
       </c>
       <c r="J234" t="s">
         <v>42</v>
       </c>
       <c r="AF234">
         <v>13.0</v>
       </c>
       <c r="AI234" t="s">
         <v>461</v>
@@ -10417,51 +10411,51 @@
       <c r="G242" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I242" t="s">
         <v>428</v>
       </c>
       <c r="J242" t="s">
         <v>231</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
         <v>19.0</v>
       </c>
       <c r="AI242" t="s">
         <v>476</v>
       </c>
       <c r="AJ242">
         <v>83428</v>
       </c>
       <c r="AK242">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
         <v>483</v>
       </c>
       <c r="E243" t="s">
         <v>229</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H243" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I243" t="s">
         <v>484</v>
       </c>
       <c r="J243" t="s">
         <v>485</v>
       </c>
       <c r="AD243" t="s">
         <v>486</v>
       </c>
       <c r="AE243">
@@ -13200,51 +13194,51 @@
       <c r="G330" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H330" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I330" t="s">
         <v>484</v>
       </c>
       <c r="J330" t="s">
         <v>225</v>
       </c>
       <c r="AE330">
         <v>1</v>
       </c>
       <c r="AF330">
         <v>19.0</v>
       </c>
       <c r="AI330" t="s">
         <v>566</v>
       </c>
       <c r="AJ330">
         <v>85198</v>
       </c>
       <c r="AK330">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="331" spans="1:37">
       <c r="D331" t="s">
         <v>617</v>
       </c>
       <c r="E331" t="s">
         <v>159</v>
       </c>
       <c r="F331" t="s">
         <v>618</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H331" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I331" t="s">
         <v>484</v>
       </c>
       <c r="AF331">
         <v>13.0</v>
       </c>
       <c r="AI331" t="s">