--- v2 (2026-08-26)
+++ v3 (2026-09-29)
@@ -3176,53 +3176,50 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>14.0</v>
       </c>
       <c r="AI15" t="s">
         <v>62</v>
       </c>
       <c r="AJ15">
         <v>84670</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AF16">
         <v>8.0</v>
       </c>
       <c r="AI16" t="s">
         <v>71</v>
@@ -4390,51 +4387,51 @@
       <c r="G53" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="J53" t="s">
         <v>120</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>19.0</v>
       </c>
       <c r="AI53" t="s">
         <v>123</v>
       </c>
       <c r="AJ53">
         <v>82423</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>138</v>
       </c>
       <c r="E54" t="s">
         <v>139</v>
       </c>
       <c r="F54" t="s">
         <v>140</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I54" t="s">
         <v>27</v>
       </c>
       <c r="J54" t="s">
         <v>142</v>
       </c>
       <c r="AE54">
@@ -4736,53 +4733,50 @@
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I63" t="s">
         <v>27</v>
       </c>
       <c r="J63" t="s">
         <v>85</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>19.0</v>
       </c>
       <c r="AI63" t="s">
         <v>143</v>
       </c>
       <c r="AJ63">
         <v>82307</v>
       </c>
-      <c r="AK63">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>170</v>
       </c>
       <c r="E64" t="s">
         <v>168</v>
       </c>
       <c r="F64" t="s">
         <v>171</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I64" t="s">
         <v>27</v>
       </c>
       <c r="J64" t="s">
         <v>117</v>
       </c>
       <c r="AE64">
         <v>1</v>
@@ -4982,51 +4976,51 @@
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I70" t="s">
         <v>27</v>
       </c>
       <c r="J70" t="s">
         <v>185</v>
       </c>
       <c r="AE70">
         <v>2</v>
       </c>
       <c r="AF70">
         <v>25.0</v>
       </c>
       <c r="AI70" t="s">
         <v>143</v>
       </c>
       <c r="AJ70">
         <v>86995</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>154</v>
       </c>
       <c r="E71" t="s">
         <v>155</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I71" t="s">
         <v>27</v>
       </c>
       <c r="J71" t="s">
         <v>116</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
@@ -5497,51 +5491,51 @@
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I86" t="s">
         <v>206</v>
       </c>
       <c r="J86" t="s">
         <v>213</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>207</v>
       </c>
       <c r="AJ86">
         <v>83321</v>
       </c>
       <c r="AK86">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>218</v>
       </c>
       <c r="E87" t="s">
         <v>219</v>
       </c>
       <c r="F87" t="s">
         <v>220</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I87" t="s">
         <v>206</v>
       </c>
       <c r="J87" t="s">
         <v>221</v>
       </c>
       <c r="AE87">
@@ -12865,51 +12859,51 @@
       <c r="G320" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H320" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I320" t="s">
         <v>484</v>
       </c>
       <c r="J320" t="s">
         <v>107</v>
       </c>
       <c r="AE320">
         <v>1</v>
       </c>
       <c r="AF320">
         <v>19.0</v>
       </c>
       <c r="AI320" t="s">
         <v>566</v>
       </c>
       <c r="AJ320">
         <v>82581</v>
       </c>
       <c r="AK320">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="321" spans="1:37">
       <c r="D321" t="s">
         <v>601</v>
       </c>
       <c r="E321" t="s">
         <v>602</v>
       </c>
       <c r="F321" t="s">
         <v>603</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H321" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I321" t="s">
         <v>484</v>
       </c>
       <c r="AF321">
         <v>13.0</v>
       </c>
       <c r="AI321" t="s">
@@ -13226,51 +13220,51 @@
       <c r="E331" t="s">
         <v>159</v>
       </c>
       <c r="F331" t="s">
         <v>618</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H331" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I331" t="s">
         <v>484</v>
       </c>
       <c r="AF331">
         <v>13.0</v>
       </c>
       <c r="AI331" t="s">
         <v>566</v>
       </c>
       <c r="AJ331">
         <v>86483</v>
       </c>
       <c r="AK331">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="332" spans="1:37">
       <c r="D332" t="s">
         <v>619</v>
       </c>
       <c r="E332" t="s">
         <v>168</v>
       </c>
       <c r="F332" t="s">
         <v>620</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H332" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I332" t="s">
         <v>484</v>
       </c>
       <c r="J332" t="s">
         <v>621</v>
       </c>
       <c r="AF332">
@@ -13561,51 +13555,51 @@
       <c r="F341" t="s">
         <v>642</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H341" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I341" t="s">
         <v>484</v>
       </c>
       <c r="J341" t="s">
         <v>221</v>
       </c>
       <c r="AF341">
         <v>13.0</v>
       </c>
       <c r="AI341" t="s">
         <v>628</v>
       </c>
       <c r="AJ341">
         <v>82310</v>
       </c>
       <c r="AK341">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="342" spans="1:37">
       <c r="D342" t="s">
         <v>637</v>
       </c>
       <c r="E342" t="s">
         <v>638</v>
       </c>
       <c r="F342" t="s">
         <v>30</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H342" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I342" t="s">
         <v>484</v>
       </c>
       <c r="AF342">
         <v>13.0</v>
       </c>
       <c r="AI342" t="s">
@@ -13834,51 +13828,51 @@
       <c r="G350" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H350" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I350" t="s">
         <v>484</v>
       </c>
       <c r="J350" t="s">
         <v>42</v>
       </c>
       <c r="AE350">
         <v>1</v>
       </c>
       <c r="AF350">
         <v>19.0</v>
       </c>
       <c r="AI350" t="s">
         <v>628</v>
       </c>
       <c r="AJ350">
         <v>82350</v>
       </c>
       <c r="AK350">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="351" spans="1:37">
       <c r="D351" t="s">
         <v>561</v>
       </c>
       <c r="E351" t="s">
         <v>389</v>
       </c>
       <c r="F351" t="s">
         <v>656</v>
       </c>
       <c r="G351" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H351" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I351" t="s">
         <v>484</v>
       </c>
       <c r="J351" t="s">
         <v>563</v>
       </c>
       <c r="AF351">