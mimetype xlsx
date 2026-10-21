--- v3 (2026-09-29)
+++ v4 (2026-10-21)
@@ -4250,51 +4250,51 @@
       <c r="F49" t="s">
         <v>132</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>107</v>
       </c>
       <c r="AF49">
         <v>13.0</v>
       </c>
       <c r="AI49" t="s">
         <v>123</v>
       </c>
       <c r="AJ49">
         <v>84102</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>121</v>
       </c>
       <c r="E50" t="s">
         <v>122</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="J50" t="s">
         <v>42</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
@@ -5491,51 +5491,51 @@
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I86" t="s">
         <v>206</v>
       </c>
       <c r="J86" t="s">
         <v>213</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
         <v>207</v>
       </c>
       <c r="AJ86">
         <v>83321</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>218</v>
       </c>
       <c r="E87" t="s">
         <v>219</v>
       </c>
       <c r="F87" t="s">
         <v>220</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I87" t="s">
         <v>206</v>
       </c>
       <c r="J87" t="s">
         <v>221</v>
       </c>
       <c r="AE87">
@@ -7159,51 +7159,51 @@
       <c r="G137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I137" t="s">
         <v>322</v>
       </c>
       <c r="J137" t="s">
         <v>323</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>19.0</v>
       </c>
       <c r="AI137" t="s">
         <v>324</v>
       </c>
       <c r="AJ137">
         <v>86072</v>
       </c>
       <c r="AK137">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>325</v>
       </c>
       <c r="E138" t="s">
         <v>265</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I138" t="s">
         <v>326</v>
       </c>
       <c r="J138" t="s">
         <v>327</v>
       </c>
       <c r="AD138" t="s">
         <v>328</v>
       </c>
       <c r="AE138">