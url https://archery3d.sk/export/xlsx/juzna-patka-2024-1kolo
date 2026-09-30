--- v1 (2026-09-07)
+++ v2 (2026-09-30)
@@ -4157,51 +4157,51 @@
       <c r="F46" t="s">
         <v>132</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="J46" t="s">
         <v>95</v>
       </c>
       <c r="AF46">
         <v>13.0</v>
       </c>
       <c r="AI46" t="s">
         <v>124</v>
       </c>
       <c r="AJ46">
         <v>84097</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>133</v>
       </c>
       <c r="E47" t="s">
         <v>82</v>
       </c>
       <c r="F47" t="s">
         <v>134</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="J47" t="s">
         <v>28</v>
       </c>
       <c r="AE47">
@@ -4564,53 +4564,50 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I58" t="s">
         <v>27</v>
       </c>
       <c r="J58" t="s">
         <v>112</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>19.5</v>
       </c>
       <c r="AI58" t="s">
         <v>148</v>
       </c>
       <c r="AJ58">
         <v>82288</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>159</v>
       </c>
       <c r="E59" t="s">
         <v>160</v>
       </c>
       <c r="F59" t="s">
         <v>161</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I59" t="s">
         <v>27</v>
       </c>
       <c r="J59" t="s">
         <v>38</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -9831,51 +9828,51 @@
       <c r="G222" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I222" t="s">
         <v>425</v>
       </c>
       <c r="J222" t="s">
         <v>184</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>19.5</v>
       </c>
       <c r="AI222" t="s">
         <v>471</v>
       </c>
       <c r="AJ222">
         <v>83467</v>
       </c>
       <c r="AK222">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>472</v>
       </c>
       <c r="E223" t="s">
         <v>473</v>
       </c>
       <c r="F223" t="s">
         <v>474</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I223" t="s">
         <v>425</v>
       </c>
       <c r="J223" t="s">
         <v>268</v>
       </c>
       <c r="AE223">
@@ -10047,51 +10044,51 @@
       <c r="G228" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I228" t="s">
         <v>425</v>
       </c>
       <c r="J228" t="s">
         <v>214</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>19.5</v>
       </c>
       <c r="AI228" t="s">
         <v>481</v>
       </c>
       <c r="AJ228">
         <v>82558</v>
       </c>
       <c r="AK228">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>441</v>
       </c>
       <c r="E229" t="s">
         <v>203</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I229" t="s">
         <v>425</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>19.5</v>
       </c>
       <c r="AI229" t="s">
@@ -12310,51 +12307,51 @@
       <c r="E302" t="s">
         <v>164</v>
       </c>
       <c r="F302" t="s">
         <v>583</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H302" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I302" t="s">
         <v>492</v>
       </c>
       <c r="AF302">
         <v>13.0</v>
       </c>
       <c r="AI302" t="s">
         <v>562</v>
       </c>
       <c r="AJ302">
         <v>84550</v>
       </c>
       <c r="AK302">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="303" spans="1:37">
       <c r="D303" t="s">
         <v>369</v>
       </c>
       <c r="E303" t="s">
         <v>216</v>
       </c>
       <c r="F303" t="s">
         <v>584</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H303" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I303" t="s">
         <v>492</v>
       </c>
       <c r="J303" t="s">
         <v>547</v>
       </c>
       <c r="AE303">
@@ -12741,51 +12738,51 @@
       <c r="G315" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H315" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I315" t="s">
         <v>492</v>
       </c>
       <c r="J315" t="s">
         <v>95</v>
       </c>
       <c r="AE315">
         <v>1</v>
       </c>
       <c r="AF315">
         <v>19.5</v>
       </c>
       <c r="AI315" t="s">
         <v>562</v>
       </c>
       <c r="AJ315">
         <v>82580</v>
       </c>
       <c r="AK315">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="316" spans="1:37">
       <c r="D316" t="s">
         <v>561</v>
       </c>
       <c r="E316" t="s">
         <v>102</v>
       </c>
       <c r="F316" t="s">
         <v>608</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H316" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I316" t="s">
         <v>492</v>
       </c>
       <c r="J316" t="s">
         <v>609</v>
       </c>
       <c r="AF316">
@@ -13712,51 +13709,51 @@
       <c r="F346" t="s">
         <v>642</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H346" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I346" t="s">
         <v>492</v>
       </c>
       <c r="J346" t="s">
         <v>226</v>
       </c>
       <c r="AF346">
         <v>13.0</v>
       </c>
       <c r="AI346" t="s">
         <v>632</v>
       </c>
       <c r="AJ346">
         <v>82309</v>
       </c>
       <c r="AK346">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="347" spans="1:37">
       <c r="D347" t="s">
         <v>643</v>
       </c>
       <c r="E347" t="s">
         <v>644</v>
       </c>
       <c r="F347" t="s">
         <v>645</v>
       </c>
       <c r="G347" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H347" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I347" t="s">
         <v>492</v>
       </c>
       <c r="AF347">
         <v>13.0</v>
       </c>
       <c r="AI347" t="s">
@@ -13840,51 +13837,51 @@
       <c r="G350" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H350" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I350" t="s">
         <v>492</v>
       </c>
       <c r="J350" t="s">
         <v>28</v>
       </c>
       <c r="AE350">
         <v>1</v>
       </c>
       <c r="AF350">
         <v>19.5</v>
       </c>
       <c r="AI350" t="s">
         <v>632</v>
       </c>
       <c r="AJ350">
         <v>82349</v>
       </c>
       <c r="AK350">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="351" spans="1:37">
       <c r="D351" t="s">
         <v>653</v>
       </c>
       <c r="E351" t="s">
         <v>654</v>
       </c>
       <c r="F351" t="s">
         <v>655</v>
       </c>
       <c r="G351" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H351" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I351" t="s">
         <v>492</v>
       </c>
       <c r="J351" t="s">
         <v>33</v>
       </c>
       <c r="AF351">