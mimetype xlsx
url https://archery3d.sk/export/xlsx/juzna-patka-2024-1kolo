--- v2 (2026-09-30)
+++ v3 (2026-10-25)
@@ -6290,51 +6290,51 @@
       <c r="F109" t="s">
         <v>291</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I109" t="s">
         <v>233</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>19.5</v>
       </c>
       <c r="AI109" t="s">
         <v>257</v>
       </c>
       <c r="AJ109">
         <v>85935</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>269</v>
       </c>
       <c r="E110" t="s">
         <v>212</v>
       </c>
       <c r="F110" t="s">
         <v>46</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I110" t="s">
         <v>233</v>
       </c>
       <c r="AF110">
         <v>13.0</v>
       </c>
       <c r="AI110" t="s">
@@ -7087,51 +7087,51 @@
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I134" t="s">
         <v>329</v>
       </c>
       <c r="J134" t="s">
         <v>330</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>19.5</v>
       </c>
       <c r="AI134" t="s">
         <v>331</v>
       </c>
       <c r="AJ134">
         <v>86071</v>
       </c>
       <c r="AK134">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>254</v>
       </c>
       <c r="E135" t="s">
         <v>332</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I135" t="s">
         <v>329</v>
       </c>
       <c r="J135" t="s">
         <v>333</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">