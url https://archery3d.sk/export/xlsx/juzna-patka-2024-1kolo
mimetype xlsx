--- v0 (2026-05-04)
+++ v1 (2026-09-07)
@@ -3219,53 +3219,50 @@
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>71</v>
       </c>
       <c r="AE17">
         <v>2</v>
       </c>
       <c r="AF17">
         <v>21.0</v>
       </c>
       <c r="AI17" t="s">
         <v>65</v>
       </c>
       <c r="AJ17">
         <v>82340</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="AF18">
         <v>8.0</v>
       </c>
       <c r="AI18" t="s">
         <v>65</v>
@@ -3414,53 +3411,50 @@
       </c>
       <c r="F23" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>14.5</v>
       </c>
       <c r="AI23" t="s">
         <v>75</v>
       </c>
       <c r="AJ23">
         <v>86006</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="AF24">
         <v>13.0</v>
       </c>
       <c r="AI24" t="s">
         <v>87</v>
       </c>
       <c r="AJ24">
         <v>85014</v>
@@ -3854,51 +3848,51 @@
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="J37" t="s">
         <v>38</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>19.5</v>
       </c>
       <c r="AI37" t="s">
         <v>87</v>
       </c>
       <c r="AJ37">
         <v>82356</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>109</v>
       </c>
       <c r="E38" t="s">
         <v>110</v>
       </c>
       <c r="F38" t="s">
         <v>111</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>112</v>
       </c>
       <c r="AE38">
@@ -4032,51 +4026,51 @@
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="J42" t="s">
         <v>95</v>
       </c>
       <c r="AE42">
         <v>2</v>
       </c>
       <c r="AF42">
         <v>26.0</v>
       </c>
       <c r="AI42" t="s">
         <v>87</v>
       </c>
       <c r="AJ42">
         <v>85235</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>121</v>
       </c>
       <c r="E43" t="s">
         <v>122</v>
       </c>
       <c r="F43" t="s">
         <v>123</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I43" t="s">
         <v>27</v>
       </c>
       <c r="J43" t="s">
         <v>38</v>
       </c>
       <c r="AE43">
@@ -4162,50 +4156,53 @@
       </c>
       <c r="F46" t="s">
         <v>132</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="J46" t="s">
         <v>95</v>
       </c>
       <c r="AF46">
         <v>13.0</v>
       </c>
       <c r="AI46" t="s">
         <v>124</v>
       </c>
       <c r="AJ46">
         <v>84097</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>133</v>
       </c>
       <c r="E47" t="s">
         <v>82</v>
       </c>
       <c r="F47" t="s">
         <v>134</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="J47" t="s">
         <v>28</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4233,51 +4230,51 @@
       <c r="F48" t="s">
         <v>137</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I48" t="s">
         <v>27</v>
       </c>
       <c r="J48" t="s">
         <v>95</v>
       </c>
       <c r="AF48">
         <v>13.0</v>
       </c>
       <c r="AI48" t="s">
         <v>124</v>
       </c>
       <c r="AJ48">
         <v>85933</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>125</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
       <c r="F49" t="s">
         <v>46</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="AF49">
         <v>13.0</v>
       </c>
       <c r="AI49" t="s">
@@ -4358,51 +4355,51 @@
       <c r="G52" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="J52" t="s">
         <v>116</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>19.5</v>
       </c>
       <c r="AI52" t="s">
         <v>124</v>
       </c>
       <c r="AJ52">
         <v>82408</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>138</v>
       </c>
       <c r="E53" t="s">
         <v>139</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>19.5</v>
       </c>
       <c r="AI53" t="s">
@@ -4605,50 +4602,53 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I59" t="s">
         <v>27</v>
       </c>
       <c r="J59" t="s">
         <v>38</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>19.5</v>
       </c>
       <c r="AI59" t="s">
         <v>148</v>
       </c>
       <c r="AJ59">
         <v>82293</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>133</v>
       </c>
       <c r="E60" t="s">
         <v>118</v>
       </c>
       <c r="F60" t="s">
         <v>162</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I60" t="s">
         <v>27</v>
       </c>
       <c r="J60" t="s">
         <v>28</v>
       </c>
       <c r="AE60">
         <v>1</v>
@@ -5657,53 +5657,50 @@
       </c>
       <c r="G90" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I90" t="s">
         <v>233</v>
       </c>
       <c r="J90" t="s">
         <v>71</v>
       </c>
       <c r="AD90" t="s">
         <v>245</v>
       </c>
       <c r="AF90">
         <v>6.0</v>
       </c>
       <c r="AI90" t="s">
         <v>242</v>
       </c>
       <c r="AJ90">
         <v>82284</v>
       </c>
-      <c r="AK90">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>239</v>
       </c>
       <c r="E91" t="s">
         <v>240</v>
       </c>
       <c r="F91" t="s">
         <v>46</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I91" t="s">
         <v>233</v>
       </c>
       <c r="AF91">
         <v>6.0</v>
       </c>
       <c r="AI91" t="s">
         <v>242</v>
@@ -6627,51 +6624,51 @@
       <c r="G120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I120" t="s">
         <v>233</v>
       </c>
       <c r="J120" t="s">
         <v>71</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>19.5</v>
       </c>
       <c r="AI120" t="s">
         <v>257</v>
       </c>
       <c r="AJ120">
         <v>84693</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>217</v>
       </c>
       <c r="E121" t="s">
         <v>266</v>
       </c>
       <c r="F121" t="s">
         <v>303</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I121" t="s">
         <v>233</v>
       </c>
       <c r="J121" t="s">
         <v>166</v>
       </c>
       <c r="AE121">
@@ -7093,51 +7090,51 @@
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I134" t="s">
         <v>329</v>
       </c>
       <c r="J134" t="s">
         <v>330</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>19.5</v>
       </c>
       <c r="AI134" t="s">
         <v>331</v>
       </c>
       <c r="AJ134">
         <v>86071</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>254</v>
       </c>
       <c r="E135" t="s">
         <v>332</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I135" t="s">
         <v>329</v>
       </c>
       <c r="J135" t="s">
         <v>333</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
@@ -7846,51 +7843,51 @@
       <c r="G158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I158" t="s">
         <v>338</v>
       </c>
       <c r="J158" t="s">
         <v>378</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>19.5</v>
       </c>
       <c r="AI158" t="s">
         <v>362</v>
       </c>
       <c r="AJ158">
         <v>86060</v>
       </c>
       <c r="AK158">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>379</v>
       </c>
       <c r="E159" t="s">
         <v>149</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I159" t="s">
         <v>338</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>19.5</v>
       </c>
       <c r="AI159" t="s">
@@ -9833,87 +9830,90 @@
       </c>
       <c r="G222" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I222" t="s">
         <v>425</v>
       </c>
       <c r="J222" t="s">
         <v>184</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>19.5</v>
       </c>
       <c r="AI222" t="s">
         <v>471</v>
       </c>
       <c r="AJ222">
         <v>83467</v>
       </c>
+      <c r="AK222">
+        <v>5</v>
+      </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>472</v>
       </c>
       <c r="E223" t="s">
         <v>473</v>
       </c>
       <c r="F223" t="s">
         <v>474</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I223" t="s">
         <v>425</v>
       </c>
       <c r="J223" t="s">
         <v>268</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>19.5</v>
       </c>
       <c r="AI223" t="s">
         <v>471</v>
       </c>
       <c r="AJ223">
         <v>82570</v>
       </c>
       <c r="AK223">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>475</v>
       </c>
       <c r="E224" t="s">
         <v>139</v>
       </c>
       <c r="F224" t="s">
         <v>476</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I224" t="s">
         <v>425</v>
       </c>
       <c r="J224" t="s">
         <v>385</v>
       </c>
       <c r="AF224">
@@ -9941,53 +9941,50 @@
       </c>
       <c r="G225" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I225" t="s">
         <v>425</v>
       </c>
       <c r="J225" t="s">
         <v>385</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>19.5</v>
       </c>
       <c r="AI225" t="s">
         <v>471</v>
       </c>
       <c r="AJ225">
         <v>84686</v>
       </c>
-      <c r="AK225">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>479</v>
       </c>
       <c r="E226" t="s">
         <v>155</v>
       </c>
       <c r="F226" t="s">
         <v>480</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I226" t="s">
         <v>425</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>19.5</v>
@@ -10050,51 +10047,51 @@
       <c r="G228" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I228" t="s">
         <v>425</v>
       </c>
       <c r="J228" t="s">
         <v>214</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>19.5</v>
       </c>
       <c r="AI228" t="s">
         <v>481</v>
       </c>
       <c r="AJ228">
         <v>82558</v>
       </c>
       <c r="AK228">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>441</v>
       </c>
       <c r="E229" t="s">
         <v>203</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I229" t="s">
         <v>425</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>19.5</v>
       </c>
       <c r="AI229" t="s">
@@ -12386,51 +12383,51 @@
       <c r="F304" t="s">
         <v>586</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H304" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I304" t="s">
         <v>492</v>
       </c>
       <c r="J304" t="s">
         <v>587</v>
       </c>
       <c r="AF304">
         <v>13.0</v>
       </c>
       <c r="AI304" t="s">
         <v>562</v>
       </c>
       <c r="AJ304">
         <v>84296</v>
       </c>
       <c r="AK304">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="305" spans="1:37">
       <c r="D305" t="s">
         <v>588</v>
       </c>
       <c r="E305" t="s">
         <v>104</v>
       </c>
       <c r="F305" t="s">
         <v>589</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H305" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I305" t="s">
         <v>492</v>
       </c>
       <c r="J305" t="s">
         <v>590</v>
       </c>
       <c r="AE305">
@@ -12491,51 +12488,51 @@
       <c r="F307" t="s">
         <v>596</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H307" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I307" t="s">
         <v>492</v>
       </c>
       <c r="J307" t="s">
         <v>385</v>
       </c>
       <c r="AF307">
         <v>13.0</v>
       </c>
       <c r="AI307" t="s">
         <v>562</v>
       </c>
       <c r="AJ307">
         <v>82266</v>
       </c>
       <c r="AK307">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="308" spans="1:37">
       <c r="D308" t="s">
         <v>597</v>
       </c>
       <c r="E308" t="s">
         <v>371</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H308" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I308" t="s">
         <v>492</v>
       </c>
       <c r="AF308">
         <v>13.0</v>
       </c>
       <c r="AI308" t="s">
         <v>562</v>
       </c>
       <c r="AJ308">
@@ -13029,51 +13026,51 @@
       <c r="G324" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H324" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I324" t="s">
         <v>492</v>
       </c>
       <c r="J324" t="s">
         <v>618</v>
       </c>
       <c r="AE324">
         <v>1</v>
       </c>
       <c r="AF324">
         <v>19.5</v>
       </c>
       <c r="AI324" t="s">
         <v>562</v>
       </c>
       <c r="AJ324">
         <v>85194</v>
       </c>
       <c r="AK324">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="325" spans="1:37">
       <c r="D325" t="s">
         <v>619</v>
       </c>
       <c r="E325" t="s">
         <v>187</v>
       </c>
       <c r="F325" t="s">
         <v>620</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H325" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I325" t="s">
         <v>492</v>
       </c>
       <c r="J325" t="s">
         <v>385</v>
       </c>
       <c r="AE325">
@@ -13715,51 +13712,51 @@
       <c r="F346" t="s">
         <v>642</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H346" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I346" t="s">
         <v>492</v>
       </c>
       <c r="J346" t="s">
         <v>226</v>
       </c>
       <c r="AF346">
         <v>13.0</v>
       </c>
       <c r="AI346" t="s">
         <v>632</v>
       </c>
       <c r="AJ346">
         <v>82309</v>
       </c>
       <c r="AK346">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:37">
       <c r="D347" t="s">
         <v>643</v>
       </c>
       <c r="E347" t="s">
         <v>644</v>
       </c>
       <c r="F347" t="s">
         <v>645</v>
       </c>
       <c r="G347" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H347" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I347" t="s">
         <v>492</v>
       </c>
       <c r="AF347">
         <v>13.0</v>
       </c>
       <c r="AI347" t="s">
@@ -13980,51 +13977,51 @@
       <c r="G354" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H354" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I354" t="s">
         <v>492</v>
       </c>
       <c r="J354" t="s">
         <v>590</v>
       </c>
       <c r="AE354">
         <v>1</v>
       </c>
       <c r="AF354">
         <v>19.5</v>
       </c>
       <c r="AI354" t="s">
         <v>632</v>
       </c>
       <c r="AJ354">
         <v>85483</v>
       </c>
       <c r="AK354">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:37">
       <c r="D355" t="s">
         <v>660</v>
       </c>
       <c r="E355" t="s">
         <v>661</v>
       </c>
       <c r="F355" t="s">
         <v>46</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H355" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I355" t="s">
         <v>492</v>
       </c>
       <c r="AF355">
         <v>13.0</v>
       </c>
       <c r="AI355" t="s">
@@ -14498,50 +14495,53 @@
         <v>686</v>
       </c>
       <c r="E371" t="s">
         <v>216</v>
       </c>
       <c r="F371" t="s">
         <v>687</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H371" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I371" t="s">
         <v>492</v>
       </c>
       <c r="AF371">
         <v>13.0</v>
       </c>
       <c r="AI371" t="s">
         <v>662</v>
       </c>
       <c r="AJ371">
         <v>82321</v>
+      </c>
+      <c r="AK371">
+        <v>4</v>
       </c>
     </row>
     <row r="372" spans="1:37">
       <c r="D372" t="s">
         <v>585</v>
       </c>
       <c r="E372" t="s">
         <v>149</v>
       </c>
       <c r="F372" t="s">
         <v>688</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H372" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I372" t="s">
         <v>492</v>
       </c>
       <c r="J372" t="s">
         <v>587</v>
       </c>
       <c r="AF372">