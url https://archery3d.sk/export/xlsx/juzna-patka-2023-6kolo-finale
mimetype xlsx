--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -5262,53 +5262,50 @@
       </c>
       <c r="H80" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I80" t="s">
         <v>226</v>
       </c>
       <c r="J80" t="s">
         <v>106</v>
       </c>
       <c r="AD80" t="s">
         <v>235</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>12.0</v>
       </c>
       <c r="AI80" t="s">
         <v>236</v>
       </c>
       <c r="AJ80">
         <v>78678</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>237</v>
       </c>
       <c r="E81" t="s">
         <v>238</v>
       </c>
       <c r="F81" t="s">
         <v>239</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I81" t="s">
         <v>226</v>
       </c>
       <c r="J81" t="s">
         <v>106</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -9386,51 +9383,51 @@
       <c r="G208" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I208" t="s">
         <v>398</v>
       </c>
       <c r="J208" t="s">
         <v>206</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>18.0</v>
       </c>
       <c r="AI208" t="s">
         <v>457</v>
       </c>
       <c r="AJ208">
         <v>79446</v>
       </c>
       <c r="AK208">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>458</v>
       </c>
       <c r="E209" t="s">
         <v>129</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I209" t="s">
         <v>398</v>
       </c>
       <c r="J209" t="s">
         <v>462</v>
       </c>
       <c r="AF209">
         <v>12.0</v>
       </c>
       <c r="AI209" t="s">