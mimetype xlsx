--- v1 (2026-09-08)
+++ v2 (2026-10-01)
@@ -3780,51 +3780,51 @@
       <c r="F36" t="s">
         <v>119</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>61</v>
       </c>
       <c r="AF36">
         <v>12.0</v>
       </c>
       <c r="AI36" t="s">
         <v>114</v>
       </c>
       <c r="AJ36">
         <v>77906</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>120</v>
       </c>
       <c r="E37" t="s">
         <v>121</v>
       </c>
       <c r="F37" t="s">
         <v>122</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="J37" t="s">
         <v>61</v>
       </c>
       <c r="AF37">
@@ -5018,51 +5018,51 @@
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I73" t="s">
         <v>189</v>
       </c>
       <c r="J73" t="s">
         <v>212</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>18.0</v>
       </c>
       <c r="AI73" t="s">
         <v>194</v>
       </c>
       <c r="AJ73">
         <v>80333</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>213</v>
       </c>
       <c r="E74" t="s">
         <v>129</v>
       </c>
       <c r="F74" t="s">
         <v>214</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I74" t="s">
         <v>189</v>
       </c>
       <c r="J74" t="s">
         <v>215</v>
       </c>
       <c r="AE74">
@@ -8495,51 +8495,51 @@
       <c r="G181" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I181" t="s">
         <v>398</v>
       </c>
       <c r="J181" t="s">
         <v>399</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>12.0</v>
       </c>
       <c r="AI181" t="s">
         <v>412</v>
       </c>
       <c r="AJ181">
         <v>78116</v>
       </c>
       <c r="AK181">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>415</v>
       </c>
       <c r="E182" t="s">
         <v>416</v>
       </c>
       <c r="F182" t="s">
         <v>47</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I182" t="s">
         <v>398</v>
       </c>
       <c r="AF182">
         <v>6.0</v>
       </c>
       <c r="AI182" t="s">
@@ -9086,51 +9086,51 @@
       <c r="G199" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I199" t="s">
         <v>398</v>
       </c>
       <c r="J199" t="s">
         <v>175</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>18.0</v>
       </c>
       <c r="AI199" t="s">
         <v>446</v>
       </c>
       <c r="AJ199">
         <v>69163</v>
       </c>
       <c r="AK199">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>369</v>
       </c>
       <c r="E200" t="s">
         <v>447</v>
       </c>
       <c r="F200" t="s">
         <v>448</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I200" t="s">
         <v>398</v>
       </c>
       <c r="J200" t="s">
         <v>175</v>
       </c>
       <c r="AF200">
@@ -9383,51 +9383,51 @@
       <c r="G208" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I208" t="s">
         <v>398</v>
       </c>
       <c r="J208" t="s">
         <v>206</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>18.0</v>
       </c>
       <c r="AI208" t="s">
         <v>457</v>
       </c>
       <c r="AJ208">
         <v>79446</v>
       </c>
       <c r="AK208">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>458</v>
       </c>
       <c r="E209" t="s">
         <v>129</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I209" t="s">
         <v>398</v>
       </c>
       <c r="J209" t="s">
         <v>462</v>
       </c>
       <c r="AF209">
         <v>12.0</v>
       </c>
       <c r="AI209" t="s">
@@ -12418,51 +12418,51 @@
       <c r="G305" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H305" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I305" t="s">
         <v>466</v>
       </c>
       <c r="J305" t="s">
         <v>61</v>
       </c>
       <c r="AE305">
         <v>1</v>
       </c>
       <c r="AF305">
         <v>18.0</v>
       </c>
       <c r="AI305" t="s">
         <v>541</v>
       </c>
       <c r="AJ305">
         <v>78278</v>
       </c>
       <c r="AK305">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="306" spans="1:37">
       <c r="D306" t="s">
         <v>571</v>
       </c>
       <c r="E306" t="s">
         <v>572</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H306" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I306" t="s">
         <v>466</v>
       </c>
       <c r="AF306">
         <v>12.0</v>
       </c>
       <c r="AI306" t="s">
         <v>541</v>
       </c>
       <c r="AJ306">
@@ -12776,83 +12776,83 @@
       <c r="F316" t="s">
         <v>610</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H316" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I316" t="s">
         <v>466</v>
       </c>
       <c r="J316" t="s">
         <v>215</v>
       </c>
       <c r="AF316">
         <v>12.0</v>
       </c>
       <c r="AI316" t="s">
         <v>611</v>
       </c>
       <c r="AJ316">
         <v>69895</v>
       </c>
       <c r="AK316">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="317" spans="1:37">
       <c r="D317" t="s">
         <v>484</v>
       </c>
       <c r="E317" t="s">
         <v>84</v>
       </c>
       <c r="F317" t="s">
         <v>612</v>
       </c>
       <c r="G317" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H317" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I317" t="s">
         <v>466</v>
       </c>
       <c r="AF317">
         <v>12.0</v>
       </c>
       <c r="AI317" t="s">
         <v>611</v>
       </c>
       <c r="AJ317">
         <v>78617</v>
       </c>
       <c r="AK317">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="318" spans="1:37">
       <c r="D318" t="s">
         <v>613</v>
       </c>
       <c r="E318" t="s">
         <v>614</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H318" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I318" t="s">
         <v>466</v>
       </c>
       <c r="AF318">
         <v>12.0</v>
       </c>
       <c r="AI318" t="s">
         <v>611</v>
       </c>
       <c r="AJ318">
@@ -13209,51 +13209,51 @@
       <c r="F330" t="s">
         <v>627</v>
       </c>
       <c r="G330" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H330" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I330" t="s">
         <v>466</v>
       </c>
       <c r="J330" t="s">
         <v>56</v>
       </c>
       <c r="AF330">
         <v>12.0</v>
       </c>
       <c r="AI330" t="s">
         <v>611</v>
       </c>
       <c r="AJ330">
         <v>78763</v>
       </c>
       <c r="AK330">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="331" spans="1:37">
       <c r="D331" t="s">
         <v>628</v>
       </c>
       <c r="E331" t="s">
         <v>617</v>
       </c>
       <c r="F331" t="s">
         <v>629</v>
       </c>
       <c r="G331" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H331" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I331" t="s">
         <v>466</v>
       </c>
       <c r="J331" t="s">
         <v>44</v>
       </c>
       <c r="AE331">
@@ -13976,53 +13976,50 @@
         <v>670</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H353" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I353" t="s">
         <v>466</v>
       </c>
       <c r="J353" t="s">
         <v>671</v>
       </c>
       <c r="AE353">
         <v>2</v>
       </c>
       <c r="AF353">
         <v>24.0</v>
       </c>
       <c r="AI353" t="s">
         <v>639</v>
       </c>
       <c r="AJ353">
         <v>78582</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="354" spans="1:37">
       <c r="D354" t="s">
         <v>672</v>
       </c>
       <c r="E354" t="s">
         <v>673</v>
       </c>
       <c r="G354" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H354" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I354" t="s">
         <v>466</v>
       </c>
       <c r="J354" t="s">
         <v>93</v>
       </c>
       <c r="AE354">
         <v>1</v>
       </c>
       <c r="AF354">