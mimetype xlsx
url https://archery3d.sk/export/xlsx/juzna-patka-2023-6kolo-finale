--- v2 (2026-10-01)
+++ v3 (2026-10-22)
@@ -5018,51 +5018,51 @@
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I73" t="s">
         <v>189</v>
       </c>
       <c r="J73" t="s">
         <v>212</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>18.0</v>
       </c>
       <c r="AI73" t="s">
         <v>194</v>
       </c>
       <c r="AJ73">
         <v>80333</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>213</v>
       </c>
       <c r="E74" t="s">
         <v>129</v>
       </c>
       <c r="F74" t="s">
         <v>214</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>131</v>
       </c>
       <c r="I74" t="s">
         <v>189</v>
       </c>
       <c r="J74" t="s">
         <v>215</v>
       </c>
       <c r="AE74">