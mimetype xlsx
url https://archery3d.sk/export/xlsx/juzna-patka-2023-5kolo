--- v3 (2026-09-07)
+++ v4 (2026-09-27)
@@ -4239,90 +4239,87 @@
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I53" t="s">
         <v>157</v>
       </c>
       <c r="J53" t="s">
         <v>102</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>12.0</v>
       </c>
       <c r="AI53" t="s">
         <v>159</v>
       </c>
       <c r="AJ53">
         <v>79092</v>
       </c>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>163</v>
       </c>
       <c r="E54" t="s">
         <v>97</v>
       </c>
       <c r="F54" t="s">
         <v>164</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I54" t="s">
         <v>157</v>
       </c>
       <c r="J54" t="s">
         <v>165</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>18.0</v>
       </c>
       <c r="AI54" t="s">
         <v>166</v>
       </c>
       <c r="AJ54">
         <v>79426</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>167</v>
       </c>
       <c r="E55" t="s">
         <v>168</v>
       </c>
       <c r="F55" t="s">
         <v>169</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>157</v>
       </c>
       <c r="J55" t="s">
         <v>102</v>
       </c>
       <c r="AE55">
@@ -4354,51 +4351,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I56" t="s">
         <v>157</v>
       </c>
       <c r="J56" t="s">
         <v>173</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>18.0</v>
       </c>
       <c r="AI56" t="s">
         <v>166</v>
       </c>
       <c r="AJ56">
         <v>79511</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>174</v>
       </c>
       <c r="E57" t="s">
         <v>175</v>
       </c>
       <c r="F57" t="s">
         <v>176</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I57" t="s">
         <v>157</v>
       </c>
       <c r="J57" t="s">
         <v>177</v>
       </c>
       <c r="AE57">
@@ -7820,51 +7817,51 @@
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I163" t="s">
         <v>363</v>
       </c>
       <c r="J163" t="s">
         <v>369</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>12.0</v>
       </c>
       <c r="AI163" t="s">
         <v>386</v>
       </c>
       <c r="AJ163">
         <v>78114</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>387</v>
       </c>
       <c r="E164" t="s">
         <v>84</v>
       </c>
       <c r="F164" t="s">
         <v>388</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I164" t="s">
         <v>363</v>
       </c>
       <c r="J164" t="s">
         <v>215</v>
       </c>
       <c r="AF164">
@@ -11852,51 +11849,51 @@
       <c r="E292" t="s">
         <v>70</v>
       </c>
       <c r="F292" t="s">
         <v>580</v>
       </c>
       <c r="G292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H292" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I292" t="s">
         <v>432</v>
       </c>
       <c r="AF292">
         <v>12.0</v>
       </c>
       <c r="AI292" t="s">
         <v>573</v>
       </c>
       <c r="AJ292">
         <v>78150</v>
       </c>
       <c r="AK292">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="293" spans="1:37">
       <c r="D293" t="s">
         <v>581</v>
       </c>
       <c r="E293" t="s">
         <v>582</v>
       </c>
       <c r="F293" t="s">
         <v>583</v>
       </c>
       <c r="G293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H293" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I293" t="s">
         <v>432</v>
       </c>
       <c r="J293" t="s">
         <v>215</v>
       </c>
       <c r="AE293">
@@ -12088,51 +12085,51 @@
       <c r="G299" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H299" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I299" t="s">
         <v>432</v>
       </c>
       <c r="J299" t="s">
         <v>61</v>
       </c>
       <c r="AE299">
         <v>1</v>
       </c>
       <c r="AF299">
         <v>18.0</v>
       </c>
       <c r="AI299" t="s">
         <v>573</v>
       </c>
       <c r="AJ299">
         <v>78762</v>
       </c>
       <c r="AK299">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="300" spans="1:37">
       <c r="D300" t="s">
         <v>601</v>
       </c>
       <c r="E300" t="s">
         <v>110</v>
       </c>
       <c r="F300" t="s">
         <v>602</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H300" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I300" t="s">
         <v>432</v>
       </c>
       <c r="J300" t="s">
         <v>504</v>
       </c>
       <c r="AF300">
@@ -13037,53 +13034,50 @@
         <v>644</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I329" t="s">
         <v>432</v>
       </c>
       <c r="J329" t="s">
         <v>645</v>
       </c>
       <c r="AE329">
         <v>2</v>
       </c>
       <c r="AF329">
         <v>24.0</v>
       </c>
       <c r="AI329" t="s">
         <v>615</v>
       </c>
       <c r="AJ329">
         <v>78581</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="330" spans="1:37">
       <c r="D330" t="s">
         <v>628</v>
       </c>
       <c r="E330" t="s">
         <v>629</v>
       </c>
       <c r="F330" t="s">
         <v>25</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H330" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I330" t="s">
         <v>432</v>
       </c>
       <c r="AF330">
         <v>12.0</v>
       </c>
       <c r="AI330" t="s">