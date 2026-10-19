--- v4 (2026-09-27)
+++ v5 (2026-10-19)
@@ -3486,51 +3486,51 @@
       <c r="F30" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>51</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>105</v>
       </c>
       <c r="AJ30">
         <v>77904</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>73</v>
       </c>
       <c r="F31" t="s">
         <v>113</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
       <c r="AE31">
@@ -4275,51 +4275,51 @@
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I54" t="s">
         <v>157</v>
       </c>
       <c r="J54" t="s">
         <v>165</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>18.0</v>
       </c>
       <c r="AI54" t="s">
         <v>166</v>
       </c>
       <c r="AJ54">
         <v>79426</v>
       </c>
       <c r="AK54">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>167</v>
       </c>
       <c r="E55" t="s">
         <v>168</v>
       </c>
       <c r="F55" t="s">
         <v>169</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>157</v>
       </c>
       <c r="J55" t="s">
         <v>102</v>
       </c>
       <c r="AE55">