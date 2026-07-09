--- v0 (2026-05-04)
+++ v1 (2026-07-09)
@@ -2813,53 +2813,50 @@
       </c>
       <c r="F9" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>2</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>57</v>
       </c>
       <c r="AJ9">
         <v>75818</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>61</v>
       </c>
       <c r="AE10">
         <v>1</v>
@@ -3056,51 +3053,51 @@
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>35</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>18.0</v>
       </c>
       <c r="AI16" t="s">
         <v>79</v>
       </c>
       <c r="AJ16">
         <v>73304</v>
       </c>
       <c r="AK16">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>83</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>18.0</v>
       </c>
       <c r="AI17" t="s">
@@ -3491,50 +3488,53 @@
       </c>
       <c r="F30" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>51</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>105</v>
       </c>
       <c r="AJ30">
         <v>77904</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>73</v>
       </c>
       <c r="F31" t="s">
         <v>113</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
       <c r="AE31">
         <v>1</v>
@@ -3925,50 +3925,53 @@
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>35</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>18.0</v>
       </c>
       <c r="AI43" t="s">
         <v>121</v>
       </c>
       <c r="AJ43">
         <v>79054</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>140</v>
       </c>
       <c r="E44" t="s">
         <v>141</v>
       </c>
       <c r="F44" t="s">
         <v>142</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>102</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -4278,51 +4281,51 @@
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I54" t="s">
         <v>157</v>
       </c>
       <c r="J54" t="s">
         <v>165</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>18.0</v>
       </c>
       <c r="AI54" t="s">
         <v>166</v>
       </c>
       <c r="AJ54">
         <v>79426</v>
       </c>
       <c r="AK54">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>167</v>
       </c>
       <c r="E55" t="s">
         <v>168</v>
       </c>
       <c r="F55" t="s">
         <v>169</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>157</v>
       </c>
       <c r="J55" t="s">
         <v>102</v>
       </c>
       <c r="AE55">
@@ -4354,51 +4357,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I56" t="s">
         <v>157</v>
       </c>
       <c r="J56" t="s">
         <v>173</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>18.0</v>
       </c>
       <c r="AI56" t="s">
         <v>166</v>
       </c>
       <c r="AJ56">
         <v>79511</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>174</v>
       </c>
       <c r="E57" t="s">
         <v>175</v>
       </c>
       <c r="F57" t="s">
         <v>176</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I57" t="s">
         <v>157</v>
       </c>
       <c r="J57" t="s">
         <v>177</v>
       </c>
       <c r="AE57">
@@ -8397,51 +8400,51 @@
       <c r="G180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I180" t="s">
         <v>363</v>
       </c>
       <c r="J180" t="s">
         <v>213</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>18.0</v>
       </c>
       <c r="AI180" t="s">
         <v>415</v>
       </c>
       <c r="AJ180">
         <v>69085</v>
       </c>
       <c r="AK180">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>389</v>
       </c>
       <c r="E181" t="s">
         <v>218</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I181" t="s">
         <v>363</v>
       </c>
       <c r="J181" t="s">
         <v>391</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
@@ -10731,51 +10734,51 @@
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I255" t="s">
         <v>432</v>
       </c>
       <c r="J255" t="s">
         <v>504</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>18.0</v>
       </c>
       <c r="AI255" t="s">
         <v>512</v>
       </c>
       <c r="AJ255">
         <v>69044</v>
       </c>
       <c r="AK255">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>555</v>
       </c>
       <c r="E256" t="s">
         <v>556</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I256" t="s">
         <v>432</v>
       </c>
       <c r="J256" t="s">
         <v>350</v>
       </c>
       <c r="AF256">
         <v>12.0</v>
       </c>
       <c r="AI256" t="s">
@@ -11937,51 +11940,51 @@
       <c r="G294" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H294" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I294" t="s">
         <v>432</v>
       </c>
       <c r="J294" t="s">
         <v>587</v>
       </c>
       <c r="AE294">
         <v>1</v>
       </c>
       <c r="AF294">
         <v>18.0</v>
       </c>
       <c r="AI294" t="s">
         <v>573</v>
       </c>
       <c r="AJ294">
         <v>79444</v>
       </c>
       <c r="AK294">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:37">
       <c r="D295" t="s">
         <v>588</v>
       </c>
       <c r="E295" t="s">
         <v>589</v>
       </c>
       <c r="F295" t="s">
         <v>590</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H295" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I295" t="s">
         <v>432</v>
       </c>
       <c r="J295" t="s">
         <v>471</v>
       </c>
       <c r="AF295">
@@ -12455,51 +12458,51 @@
       <c r="F310" t="s">
         <v>621</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I310" t="s">
         <v>432</v>
       </c>
       <c r="AE310">
         <v>1</v>
       </c>
       <c r="AF310">
         <v>18.0</v>
       </c>
       <c r="AI310" t="s">
         <v>615</v>
       </c>
       <c r="AJ310">
         <v>79400</v>
       </c>
       <c r="AK310">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="311" spans="1:37">
       <c r="D311" t="s">
         <v>356</v>
       </c>
       <c r="E311" t="s">
         <v>622</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H311" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I311" t="s">
         <v>432</v>
       </c>
       <c r="J311" t="s">
         <v>215</v>
       </c>
       <c r="AE311">
         <v>1</v>
       </c>
       <c r="AF311">