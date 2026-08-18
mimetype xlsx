--- v1 (2026-07-09)
+++ v2 (2026-08-18)
@@ -2982,53 +2982,50 @@
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>12.0</v>
       </c>
       <c r="AI14" t="s">
         <v>65</v>
       </c>
       <c r="AJ14">
         <v>79558</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>75</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>78</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>18.0</v>
@@ -4910,53 +4907,50 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I72" t="s">
         <v>194</v>
       </c>
       <c r="J72" t="s">
         <v>158</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>18.0</v>
       </c>
       <c r="AI72" t="s">
         <v>202</v>
       </c>
       <c r="AJ72">
         <v>77454</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>220</v>
       </c>
       <c r="E73" t="s">
         <v>221</v>
       </c>
       <c r="F73" t="s">
         <v>222</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I73" t="s">
         <v>194</v>
       </c>
       <c r="J73" t="s">
         <v>158</v>
       </c>
       <c r="AE73">
         <v>2</v>
@@ -7485,53 +7479,50 @@
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I152" t="s">
         <v>363</v>
       </c>
       <c r="J152" t="s">
         <v>369</v>
       </c>
       <c r="AD152" t="s">
         <v>370</v>
       </c>
       <c r="AF152">
         <v>6.0</v>
       </c>
       <c r="AI152" t="s">
         <v>365</v>
       </c>
       <c r="AJ152">
         <v>77127</v>
       </c>
-      <c r="AK152">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>320</v>
       </c>
       <c r="E153" t="s">
         <v>371</v>
       </c>
       <c r="F153" t="s">
         <v>25</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I153" t="s">
         <v>363</v>
       </c>
       <c r="AF153">
         <v>6.0</v>
       </c>
       <c r="AI153" t="s">
         <v>365</v>
@@ -8293,53 +8284,50 @@
         <v>417</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I177" t="s">
         <v>363</v>
       </c>
       <c r="J177" t="s">
         <v>215</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>18.0</v>
       </c>
       <c r="AI177" t="s">
         <v>415</v>
       </c>
       <c r="AJ177">
         <v>79395</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>418</v>
       </c>
       <c r="E178" t="s">
         <v>360</v>
       </c>
       <c r="F178" t="s">
         <v>419</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I178" t="s">
         <v>363</v>
       </c>
       <c r="J178" t="s">
         <v>215</v>
       </c>
       <c r="AE178">