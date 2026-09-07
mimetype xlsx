--- v2 (2026-08-18)
+++ v3 (2026-09-07)
@@ -4624,53 +4624,50 @@
       </c>
       <c r="H64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I64" t="s">
         <v>194</v>
       </c>
       <c r="J64" t="s">
         <v>102</v>
       </c>
       <c r="AD64" t="s">
         <v>195</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>12.0</v>
       </c>
       <c r="AI64" t="s">
         <v>196</v>
       </c>
       <c r="AJ64">
         <v>78462</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>197</v>
       </c>
       <c r="E65" t="s">
         <v>198</v>
       </c>
       <c r="F65" t="s">
         <v>199</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I65" t="s">
         <v>194</v>
       </c>
       <c r="J65" t="s">
         <v>102</v>
       </c>
       <c r="AE65">
         <v>1</v>