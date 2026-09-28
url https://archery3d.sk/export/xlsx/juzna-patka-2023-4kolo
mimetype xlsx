--- v0 (2026-05-05)
+++ v1 (2026-09-28)
@@ -2681,53 +2681,50 @@
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>2</v>
       </c>
       <c r="AF6">
         <v>18.0</v>
       </c>
       <c r="AI6" t="s">
         <v>43</v>
       </c>
       <c r="AJ6">
         <v>75638</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AF7">
         <v>6.0</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
@@ -2915,51 +2912,51 @@
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>53</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>18.0</v>
       </c>
       <c r="AI13" t="s">
         <v>61</v>
       </c>
       <c r="AJ13">
         <v>73300</v>
       </c>
       <c r="AK13">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>68</v>
       </c>
       <c r="AE14">
@@ -3247,51 +3244,51 @@
       <c r="F23" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>18.0</v>
       </c>
       <c r="AI23" t="s">
         <v>61</v>
       </c>
       <c r="AJ23">
         <v>76747</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>49</v>
       </c>
       <c r="AE24">
@@ -3377,50 +3374,53 @@
       </c>
       <c r="F27" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>36</v>
       </c>
       <c r="AF27">
         <v>12.0</v>
       </c>
       <c r="AI27" t="s">
         <v>92</v>
       </c>
       <c r="AJ27">
         <v>76205</v>
       </c>
+      <c r="AK27">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>97</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>49</v>
       </c>
       <c r="AE28">
         <v>1</v>
@@ -3619,50 +3619,53 @@
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>53</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>18.0</v>
       </c>
       <c r="AI34" t="s">
         <v>101</v>
       </c>
       <c r="AJ34">
         <v>76759</v>
       </c>
+      <c r="AK34">
+        <v>5</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>118</v>
       </c>
       <c r="E35" t="s">
         <v>119</v>
       </c>
       <c r="F35" t="s">
         <v>120</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>53</v>
       </c>
       <c r="AE35">
         <v>1</v>
@@ -4190,91 +4193,85 @@
       </c>
       <c r="H51" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I51" t="s">
         <v>160</v>
       </c>
       <c r="J51" t="s">
         <v>68</v>
       </c>
       <c r="AD51" t="s">
         <v>166</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>12.0</v>
       </c>
       <c r="AI51" t="s">
         <v>167</v>
       </c>
       <c r="AJ51">
         <v>74967</v>
       </c>
-      <c r="AK51">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>168</v>
       </c>
       <c r="E52" t="s">
         <v>169</v>
       </c>
       <c r="F52" t="s">
         <v>170</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I52" t="s">
         <v>160</v>
       </c>
       <c r="J52" t="s">
         <v>68</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>12.0</v>
       </c>
       <c r="AI52" t="s">
         <v>171</v>
       </c>
       <c r="AJ52">
         <v>77417</v>
       </c>
-      <c r="AK52">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>172</v>
       </c>
       <c r="E53" t="s">
         <v>173</v>
       </c>
       <c r="F53" t="s">
         <v>174</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I53" t="s">
         <v>160</v>
       </c>
       <c r="J53" t="s">
         <v>68</v>
       </c>
       <c r="AE53">
         <v>1</v>
@@ -4496,53 +4493,50 @@
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I60" t="s">
         <v>160</v>
       </c>
       <c r="J60" t="s">
         <v>137</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>18.0</v>
       </c>
       <c r="AI60" t="s">
         <v>177</v>
       </c>
       <c r="AJ60">
         <v>76175</v>
       </c>
-      <c r="AK60">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>195</v>
       </c>
       <c r="E61" t="s">
         <v>196</v>
       </c>
       <c r="F61" t="s">
         <v>197</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I61" t="s">
         <v>160</v>
       </c>
       <c r="J61" t="s">
         <v>137</v>
       </c>
       <c r="AE61">
         <v>2</v>
@@ -5012,51 +5006,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I76" t="s">
         <v>160</v>
       </c>
       <c r="J76" t="s">
         <v>68</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>18.0</v>
       </c>
       <c r="AI76" t="s">
         <v>177</v>
       </c>
       <c r="AJ76">
         <v>77026</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>209</v>
       </c>
       <c r="E77" t="s">
         <v>210</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I77" t="s">
         <v>160</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>18.0</v>
       </c>
       <c r="AI77" t="s">
@@ -7294,53 +7288,50 @@
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I148" t="s">
         <v>344</v>
       </c>
       <c r="J148" t="s">
         <v>352</v>
       </c>
       <c r="AD148" t="s">
         <v>353</v>
       </c>
       <c r="AF148">
         <v>6.0</v>
       </c>
       <c r="AI148" t="s">
         <v>346</v>
       </c>
       <c r="AJ148">
         <v>74718</v>
       </c>
-      <c r="AK148">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>347</v>
       </c>
       <c r="E149" t="s">
         <v>348</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I149" t="s">
         <v>344</v>
       </c>
       <c r="AD149" t="s">
         <v>354</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>12.0</v>
@@ -7554,51 +7545,51 @@
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I156" t="s">
         <v>344</v>
       </c>
       <c r="J156" t="s">
         <v>352</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>12.0</v>
       </c>
       <c r="AI156" t="s">
         <v>360</v>
       </c>
       <c r="AJ156">
         <v>75515</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>368</v>
       </c>
       <c r="E157" t="s">
         <v>369</v>
       </c>
       <c r="F157" t="s">
         <v>370</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I157" t="s">
         <v>344</v>
       </c>
       <c r="J157" t="s">
         <v>280</v>
       </c>
       <c r="AE157">
@@ -7984,88 +7975,88 @@
       </c>
       <c r="G169" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I169" t="s">
         <v>344</v>
       </c>
       <c r="J169" t="s">
         <v>161</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>18.0</v>
       </c>
       <c r="AI169" t="s">
         <v>388</v>
       </c>
       <c r="AJ169">
         <v>69157</v>
       </c>
+      <c r="AK169">
+        <v>3</v>
+      </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>392</v>
       </c>
       <c r="E170" t="s">
         <v>393</v>
       </c>
       <c r="F170" t="s">
         <v>394</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I170" t="s">
         <v>344</v>
       </c>
       <c r="J170" t="s">
         <v>161</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>18.0</v>
       </c>
       <c r="AI170" t="s">
         <v>388</v>
       </c>
       <c r="AJ170">
         <v>76134</v>
       </c>
-      <c r="AK170">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>395</v>
       </c>
       <c r="E171" t="s">
         <v>396</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I171" t="s">
         <v>344</v>
       </c>
       <c r="AF171">
         <v>12.0</v>
       </c>
       <c r="AI171" t="s">
         <v>388</v>
       </c>
       <c r="AJ171">
         <v>77175</v>
@@ -8279,51 +8270,51 @@
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I178" t="s">
         <v>344</v>
       </c>
       <c r="J178" t="s">
         <v>142</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>18.0</v>
       </c>
       <c r="AI178" t="s">
         <v>402</v>
       </c>
       <c r="AJ178">
         <v>76146</v>
       </c>
       <c r="AK178">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>406</v>
       </c>
       <c r="E179" t="s">
         <v>106</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I179" t="s">
         <v>344</v>
       </c>
       <c r="J179" t="s">
         <v>407</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
@@ -11157,51 +11148,51 @@
       <c r="G270" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H270" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I270" t="s">
         <v>413</v>
       </c>
       <c r="J270" t="s">
         <v>498</v>
       </c>
       <c r="AE270">
         <v>1</v>
       </c>
       <c r="AF270">
         <v>18.0</v>
       </c>
       <c r="AI270" t="s">
         <v>499</v>
       </c>
       <c r="AJ270">
         <v>69037</v>
       </c>
       <c r="AK270">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="271" spans="1:37">
       <c r="D271" t="s">
         <v>557</v>
       </c>
       <c r="E271" t="s">
         <v>45</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H271" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I271" t="s">
         <v>413</v>
       </c>
       <c r="J271" t="s">
         <v>36</v>
       </c>
       <c r="AF271">
         <v>12.0</v>
       </c>
       <c r="AI271" t="s">
@@ -12240,51 +12231,51 @@
       <c r="G306" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H306" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I306" t="s">
         <v>413</v>
       </c>
       <c r="J306" t="s">
         <v>560</v>
       </c>
       <c r="AE306">
         <v>1</v>
       </c>
       <c r="AF306">
         <v>18.0</v>
       </c>
       <c r="AI306" t="s">
         <v>575</v>
       </c>
       <c r="AJ306">
         <v>76349</v>
       </c>
       <c r="AK306">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:37">
       <c r="D307" t="s">
         <v>585</v>
       </c>
       <c r="E307" t="s">
         <v>494</v>
       </c>
       <c r="F307" t="s">
         <v>586</v>
       </c>
       <c r="G307" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H307" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I307" t="s">
         <v>413</v>
       </c>
       <c r="J307" t="s">
         <v>161</v>
       </c>
       <c r="AE307">
@@ -12569,51 +12560,51 @@
       <c r="G316" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H316" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I316" t="s">
         <v>413</v>
       </c>
       <c r="J316" t="s">
         <v>49</v>
       </c>
       <c r="AE316">
         <v>1</v>
       </c>
       <c r="AF316">
         <v>18.0</v>
       </c>
       <c r="AI316" t="s">
         <v>575</v>
       </c>
       <c r="AJ316">
         <v>74970</v>
       </c>
       <c r="AK316">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="317" spans="1:37">
       <c r="D317" t="s">
         <v>606</v>
       </c>
       <c r="E317" t="s">
         <v>91</v>
       </c>
       <c r="G317" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H317" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I317" t="s">
         <v>413</v>
       </c>
       <c r="AE317">
         <v>1</v>
       </c>
       <c r="AF317">
         <v>18.0</v>
       </c>
       <c r="AI317" t="s">
@@ -13260,87 +13251,84 @@
       </c>
       <c r="G338" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H338" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I338" t="s">
         <v>413</v>
       </c>
       <c r="J338" t="s">
         <v>190</v>
       </c>
       <c r="AE338">
         <v>2</v>
       </c>
       <c r="AF338">
         <v>24.0</v>
       </c>
       <c r="AI338" t="s">
         <v>612</v>
       </c>
       <c r="AJ338">
         <v>77238</v>
       </c>
-      <c r="AK338">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="339" spans="1:37">
       <c r="D339" t="s">
         <v>636</v>
       </c>
       <c r="E339" t="s">
         <v>266</v>
       </c>
       <c r="F339" t="s">
         <v>637</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H339" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I339" t="s">
         <v>413</v>
       </c>
       <c r="AE339">
         <v>1</v>
       </c>
       <c r="AF339">
         <v>18.0</v>
       </c>
       <c r="AI339" t="s">
         <v>612</v>
       </c>
       <c r="AJ339">
         <v>76777</v>
       </c>
       <c r="AK339">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="340" spans="1:37">
       <c r="D340" t="s">
         <v>638</v>
       </c>
       <c r="E340" t="s">
         <v>145</v>
       </c>
       <c r="F340" t="s">
         <v>639</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I340" t="s">
         <v>413</v>
       </c>
       <c r="AE340">
         <v>1</v>
       </c>
       <c r="AF340">
@@ -13361,50 +13349,53 @@
         <v>527</v>
       </c>
       <c r="E341" t="s">
         <v>266</v>
       </c>
       <c r="F341" t="s">
         <v>640</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H341" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I341" t="s">
         <v>413</v>
       </c>
       <c r="AF341">
         <v>12.0</v>
       </c>
       <c r="AI341" t="s">
         <v>612</v>
       </c>
       <c r="AJ341">
         <v>75003</v>
+      </c>
+      <c r="AK341">
+        <v>4</v>
       </c>
     </row>
     <row r="342" spans="1:37">
       <c r="D342" t="s">
         <v>626</v>
       </c>
       <c r="E342" t="s">
         <v>192</v>
       </c>
       <c r="F342" t="s">
         <v>25</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I342" t="s">
         <v>413</v>
       </c>
       <c r="AF342">
         <v>12.0</v>
       </c>
       <c r="AI342" t="s">