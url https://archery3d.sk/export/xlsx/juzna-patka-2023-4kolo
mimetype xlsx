--- v1 (2026-09-28)
+++ v2 (2026-10-21)
@@ -3375,51 +3375,51 @@
       <c r="F27" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>36</v>
       </c>
       <c r="AF27">
         <v>12.0</v>
       </c>
       <c r="AI27" t="s">
         <v>92</v>
       </c>
       <c r="AJ27">
         <v>76205</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>97</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>49</v>
       </c>
       <c r="AE28">