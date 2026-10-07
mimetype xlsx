--- v4 (2026-09-12)
+++ v5 (2026-10-07)
@@ -3507,51 +3507,51 @@
       <c r="F30" t="s">
         <v>105</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>49</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>102</v>
       </c>
       <c r="AJ30">
         <v>74314</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>106</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="F31" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>63</v>
       </c>
       <c r="AE31">
@@ -8128,51 +8128,51 @@
       <c r="H173" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I173" t="s">
         <v>371</v>
       </c>
       <c r="J173" t="s">
         <v>125</v>
       </c>
       <c r="AD173" t="s">
         <v>388</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
         <v>12.0</v>
       </c>
       <c r="AI173" t="s">
         <v>385</v>
       </c>
       <c r="AJ173">
         <v>75273</v>
       </c>
       <c r="AK173">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>389</v>
       </c>
       <c r="E174" t="s">
         <v>78</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I174" t="s">
         <v>371</v>
       </c>
       <c r="AE174">
         <v>2</v>
       </c>
       <c r="AF174">
         <v>18.0</v>
       </c>
       <c r="AI174" t="s">
@@ -8771,51 +8771,51 @@
       <c r="G193" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I193" t="s">
         <v>371</v>
       </c>
       <c r="J193" t="s">
         <v>189</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
         <v>18.0</v>
       </c>
       <c r="AI193" t="s">
         <v>420</v>
       </c>
       <c r="AJ193">
         <v>69154</v>
       </c>
       <c r="AK193">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>421</v>
       </c>
       <c r="E194" t="s">
         <v>422</v>
       </c>
       <c r="F194" t="s">
         <v>423</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I194" t="s">
         <v>371</v>
       </c>
       <c r="J194" t="s">
         <v>63</v>
       </c>
       <c r="AF194">
@@ -9158,51 +9158,51 @@
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I205" t="s">
         <v>371</v>
       </c>
       <c r="J205" t="s">
         <v>168</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>18.0</v>
       </c>
       <c r="AI205" t="s">
         <v>438</v>
       </c>
       <c r="AJ205">
         <v>73373</v>
       </c>
       <c r="AK205">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>393</v>
       </c>
       <c r="E206" t="s">
         <v>220</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I206" t="s">
         <v>371</v>
       </c>
       <c r="J206" t="s">
         <v>395</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
@@ -13171,51 +13171,51 @@
       <c r="F332" t="s">
         <v>627</v>
       </c>
       <c r="G332" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H332" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I332" t="s">
         <v>448</v>
       </c>
       <c r="J332" t="s">
         <v>63</v>
       </c>
       <c r="AF332">
         <v>12.0</v>
       </c>
       <c r="AI332" t="s">
         <v>595</v>
       </c>
       <c r="AJ332">
         <v>74229</v>
       </c>
       <c r="AK332">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="333" spans="1:37">
       <c r="D333" t="s">
         <v>628</v>
       </c>
       <c r="E333" t="s">
         <v>112</v>
       </c>
       <c r="F333" t="s">
         <v>34</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H333" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I333" t="s">
         <v>448</v>
       </c>
       <c r="AF333">
         <v>12.0</v>
       </c>
       <c r="AI333" t="s">