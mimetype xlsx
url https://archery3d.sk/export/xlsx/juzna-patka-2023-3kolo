--- v5 (2026-10-07)
+++ v6 (2026-11-04)
@@ -3898,51 +3898,51 @@
       <c r="F41" t="s">
         <v>135</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>18.0</v>
       </c>
       <c r="AI41" t="s">
         <v>115</v>
       </c>
       <c r="AJ41">
         <v>76004</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>136</v>
       </c>
       <c r="E42" t="s">
         <v>130</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>73</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
@@ -11467,51 +11467,51 @@
       <c r="F278" t="s">
         <v>565</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H278" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I278" t="s">
         <v>448</v>
       </c>
       <c r="J278" t="s">
         <v>306</v>
       </c>
       <c r="AF278">
         <v>12.0</v>
       </c>
       <c r="AI278" t="s">
         <v>534</v>
       </c>
       <c r="AJ278">
         <v>74307</v>
       </c>
       <c r="AK278">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:37">
       <c r="D279" t="s">
         <v>554</v>
       </c>
       <c r="E279" t="s">
         <v>453</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H279" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I279" t="s">
         <v>448</v>
       </c>
       <c r="J279" t="s">
         <v>49</v>
       </c>
       <c r="AF279">
         <v>12.0</v>
       </c>
       <c r="AI279" t="s">