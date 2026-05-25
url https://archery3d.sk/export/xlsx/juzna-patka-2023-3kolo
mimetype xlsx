--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -3187,51 +3187,51 @@
       <c r="F20" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>49</v>
       </c>
       <c r="AF20">
         <v>12.0</v>
       </c>
       <c r="AI20" t="s">
         <v>74</v>
       </c>
       <c r="AJ20">
         <v>74157</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>18.0</v>
       </c>
       <c r="AI21" t="s">
@@ -3509,50 +3509,53 @@
       </c>
       <c r="F30" t="s">
         <v>105</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>49</v>
       </c>
       <c r="AF30">
         <v>12.0</v>
       </c>
       <c r="AI30" t="s">
         <v>102</v>
       </c>
       <c r="AJ30">
         <v>74314</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>106</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="F31" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>63</v>
       </c>
       <c r="AE31">
         <v>1</v>
@@ -3583,51 +3586,51 @@
       <c r="G32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>49</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>18.0</v>
       </c>
       <c r="AI32" t="s">
         <v>102</v>
       </c>
       <c r="AJ32">
         <v>74156</v>
       </c>
       <c r="AK32">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>100</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AF33">
         <v>12.0</v>
       </c>
       <c r="AI33" t="s">
@@ -7609,50 +7612,53 @@
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I157" t="s">
         <v>254</v>
       </c>
       <c r="J157" t="s">
         <v>246</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>18.0</v>
       </c>
       <c r="AI157" t="s">
         <v>348</v>
       </c>
       <c r="AJ157">
         <v>75472</v>
       </c>
+      <c r="AK157">
+        <v>5</v>
+      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>360</v>
       </c>
       <c r="E158" t="s">
         <v>361</v>
       </c>
       <c r="F158" t="s">
         <v>362</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I158" t="s">
         <v>254</v>
       </c>
       <c r="AF158">
         <v>12.0</v>
       </c>
       <c r="AI158" t="s">
         <v>348</v>
@@ -11991,51 +11997,51 @@
       <c r="G294" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H294" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I294" t="s">
         <v>448</v>
       </c>
       <c r="J294" t="s">
         <v>528</v>
       </c>
       <c r="AE294">
         <v>1</v>
       </c>
       <c r="AF294">
         <v>18.0</v>
       </c>
       <c r="AI294" t="s">
         <v>534</v>
       </c>
       <c r="AJ294">
         <v>69029</v>
       </c>
       <c r="AK294">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="295" spans="1:37">
       <c r="D295" t="s">
         <v>170</v>
       </c>
       <c r="E295" t="s">
         <v>209</v>
       </c>
       <c r="F295" t="s">
         <v>584</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H295" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I295" t="s">
         <v>448</v>
       </c>
       <c r="AE295">
         <v>1</v>
       </c>
       <c r="AF295">
@@ -13597,50 +13603,53 @@
         <v>541</v>
       </c>
       <c r="E345" t="s">
         <v>169</v>
       </c>
       <c r="F345" t="s">
         <v>647</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H345" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I345" t="s">
         <v>448</v>
       </c>
       <c r="AF345">
         <v>12.0</v>
       </c>
       <c r="AI345" t="s">
         <v>629</v>
       </c>
       <c r="AJ345">
         <v>74239</v>
+      </c>
+      <c r="AK345">
+        <v>5</v>
       </c>
     </row>
     <row r="346" spans="1:37">
       <c r="D346" t="s">
         <v>648</v>
       </c>
       <c r="E346" t="s">
         <v>649</v>
       </c>
       <c r="F346" t="s">
         <v>34</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H346" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I346" t="s">
         <v>448</v>
       </c>
       <c r="AF346">
         <v>12.0</v>
       </c>
       <c r="AI346" t="s">