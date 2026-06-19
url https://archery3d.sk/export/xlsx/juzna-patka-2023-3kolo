--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -2862,53 +2862,50 @@
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>18.0</v>
       </c>
       <c r="AI11" t="s">
         <v>54</v>
       </c>
       <c r="AJ11">
         <v>75170</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -3114,51 +3111,51 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>67</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>74</v>
       </c>
       <c r="AJ18">
         <v>73298</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>43</v>
       </c>
       <c r="AE19">
@@ -4038,51 +4035,51 @@
       <c r="F45" t="s">
         <v>146</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>18.0</v>
       </c>
       <c r="AI45" t="s">
         <v>143</v>
       </c>
       <c r="AJ45">
         <v>76012</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>147</v>
       </c>
       <c r="E46" t="s">
         <v>148</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I46" t="s">
         <v>149</v>
       </c>
       <c r="AE46">
         <v>3</v>
       </c>
       <c r="AF46">
         <v>30.0</v>
       </c>
       <c r="AI46" t="s">
@@ -8784,50 +8781,53 @@
         <v>419</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I193" t="s">
         <v>371</v>
       </c>
       <c r="J193" t="s">
         <v>189</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
         <v>18.0</v>
       </c>
       <c r="AI193" t="s">
         <v>420</v>
       </c>
       <c r="AJ193">
         <v>69154</v>
+      </c>
+      <c r="AK193">
+        <v>5</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>421</v>
       </c>
       <c r="E194" t="s">
         <v>422</v>
       </c>
       <c r="F194" t="s">
         <v>423</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I194" t="s">
         <v>371</v>
       </c>
       <c r="J194" t="s">
         <v>63</v>
       </c>
       <c r="AF194">