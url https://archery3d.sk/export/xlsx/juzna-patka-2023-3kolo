--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -8978,51 +8978,51 @@
       <c r="G199" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I199" t="s">
         <v>371</v>
       </c>
       <c r="J199" t="s">
         <v>205</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>18.0</v>
       </c>
       <c r="AI199" t="s">
         <v>420</v>
       </c>
       <c r="AJ199">
         <v>69081</v>
       </c>
       <c r="AK199">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>434</v>
       </c>
       <c r="E200" t="s">
         <v>435</v>
       </c>
       <c r="F200" t="s">
         <v>436</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I200" t="s">
         <v>371</v>
       </c>
       <c r="J200" t="s">
         <v>189</v>
       </c>
       <c r="AE200">
@@ -13605,51 +13605,51 @@
       <c r="E345" t="s">
         <v>169</v>
       </c>
       <c r="F345" t="s">
         <v>647</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H345" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I345" t="s">
         <v>448</v>
       </c>
       <c r="AF345">
         <v>12.0</v>
       </c>
       <c r="AI345" t="s">
         <v>629</v>
       </c>
       <c r="AJ345">
         <v>74239</v>
       </c>
       <c r="AK345">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="346" spans="1:37">
       <c r="D346" t="s">
         <v>648</v>
       </c>
       <c r="E346" t="s">
         <v>649</v>
       </c>
       <c r="F346" t="s">
         <v>34</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H346" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I346" t="s">
         <v>448</v>
       </c>
       <c r="AF346">
         <v>12.0</v>
       </c>
       <c r="AI346" t="s">