--- v3 (2026-07-10)
+++ v4 (2026-09-12)
@@ -4636,53 +4636,50 @@
       </c>
       <c r="H64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I64" t="s">
         <v>188</v>
       </c>
       <c r="J64" t="s">
         <v>97</v>
       </c>
       <c r="AD64" t="s">
         <v>196</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>12.0</v>
       </c>
       <c r="AI64" t="s">
         <v>197</v>
       </c>
       <c r="AJ64">
         <v>74738</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>198</v>
       </c>
       <c r="E65" t="s">
         <v>199</v>
       </c>
       <c r="F65" t="s">
         <v>200</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I65" t="s">
         <v>188</v>
       </c>
       <c r="J65" t="s">
         <v>201</v>
       </c>
       <c r="AF65">
         <v>12.0</v>
@@ -4957,53 +4954,50 @@
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I73" t="s">
         <v>188</v>
       </c>
       <c r="J73" t="s">
         <v>181</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>18.0</v>
       </c>
       <c r="AI73" t="s">
         <v>202</v>
       </c>
       <c r="AJ73">
         <v>74925</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>222</v>
       </c>
       <c r="E74" t="s">
         <v>84</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I74" t="s">
         <v>188</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>18.0</v>
       </c>
       <c r="AI74" t="s">
         <v>202</v>
@@ -6354,51 +6348,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I117" t="s">
         <v>254</v>
       </c>
       <c r="J117" t="s">
         <v>299</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>18.0</v>
       </c>
       <c r="AI117" t="s">
         <v>293</v>
       </c>
       <c r="AJ117">
         <v>73740</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>300</v>
       </c>
       <c r="E118" t="s">
         <v>81</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I118" t="s">
         <v>254</v>
       </c>
       <c r="J118" t="s">
         <v>301</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
@@ -7868,53 +7862,50 @@
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
         <v>371</v>
       </c>
       <c r="J165" t="s">
         <v>125</v>
       </c>
       <c r="AD165" t="s">
         <v>377</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>12.0</v>
       </c>
       <c r="AI165" t="s">
         <v>373</v>
       </c>
       <c r="AJ165">
         <v>74179</v>
       </c>
-      <c r="AK165">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>303</v>
       </c>
       <c r="E166" t="s">
         <v>370</v>
       </c>
       <c r="F166" t="s">
         <v>34</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I166" t="s">
         <v>371</v>
       </c>
       <c r="AF166">
         <v>6.0</v>
       </c>
       <c r="AI166" t="s">
         <v>373</v>
@@ -7938,53 +7929,50 @@
       </c>
       <c r="H167" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I167" t="s">
         <v>371</v>
       </c>
       <c r="J167" t="s">
         <v>189</v>
       </c>
       <c r="AD167" t="s">
         <v>380</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>12.0</v>
       </c>
       <c r="AI167" t="s">
         <v>381</v>
       </c>
       <c r="AJ167">
         <v>74760</v>
       </c>
-      <c r="AK167">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>304</v>
       </c>
       <c r="E168" t="s">
         <v>270</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I168" t="s">
         <v>371</v>
       </c>
       <c r="J168" t="s">
         <v>306</v>
       </c>
       <c r="AD168" t="s">
         <v>382</v>
       </c>
       <c r="AE168">
         <v>1</v>
@@ -8904,53 +8892,50 @@
       </c>
       <c r="F197" t="s">
         <v>428</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I197" t="s">
         <v>371</v>
       </c>
       <c r="J197" t="s">
         <v>189</v>
       </c>
       <c r="AF197">
         <v>12.0</v>
       </c>
       <c r="AI197" t="s">
         <v>420</v>
       </c>
       <c r="AJ197">
         <v>75181</v>
       </c>
-      <c r="AK197">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>429</v>
       </c>
       <c r="E198" t="s">
         <v>364</v>
       </c>
       <c r="F198" t="s">
         <v>430</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I198" t="s">
         <v>371</v>
       </c>
       <c r="J198" t="s">
         <v>189</v>
       </c>
       <c r="AE198">
         <v>1</v>
@@ -9173,51 +9158,51 @@
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I205" t="s">
         <v>371</v>
       </c>
       <c r="J205" t="s">
         <v>168</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
         <v>18.0</v>
       </c>
       <c r="AI205" t="s">
         <v>438</v>
       </c>
       <c r="AJ205">
         <v>73373</v>
       </c>
       <c r="AK205">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>393</v>
       </c>
       <c r="E206" t="s">
         <v>220</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I206" t="s">
         <v>371</v>
       </c>
       <c r="J206" t="s">
         <v>395</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
@@ -12268,51 +12253,51 @@
       <c r="G302" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H302" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I302" t="s">
         <v>448</v>
       </c>
       <c r="J302" t="s">
         <v>189</v>
       </c>
       <c r="AE302">
         <v>1</v>
       </c>
       <c r="AF302">
         <v>18.0</v>
       </c>
       <c r="AI302" t="s">
         <v>534</v>
       </c>
       <c r="AJ302">
         <v>73417</v>
       </c>
       <c r="AK302">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="303" spans="1:37">
       <c r="D303" t="s">
         <v>591</v>
       </c>
       <c r="E303" t="s">
         <v>130</v>
       </c>
       <c r="F303" t="s">
         <v>592</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H303" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I303" t="s">
         <v>448</v>
       </c>
       <c r="J303" t="s">
         <v>494</v>
       </c>
       <c r="AF303">