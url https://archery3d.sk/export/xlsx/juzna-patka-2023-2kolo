--- v4 (2026-09-09)
+++ v5 (2026-10-01)
@@ -3099,51 +3099,51 @@
       <c r="F21" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>36</v>
       </c>
       <c r="AF21">
         <v>12.0</v>
       </c>
       <c r="AI21" t="s">
         <v>78</v>
       </c>
       <c r="AJ21">
         <v>72573</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="F22" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>42</v>
       </c>
       <c r="AE22">
@@ -4039,51 +4039,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I50" t="s">
         <v>127</v>
       </c>
       <c r="J50" t="s">
         <v>147</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>20.0</v>
       </c>
       <c r="AI50" t="s">
         <v>131</v>
       </c>
       <c r="AJ50">
         <v>71062</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>148</v>
       </c>
       <c r="E51" t="s">
         <v>63</v>
       </c>
       <c r="F51" t="s">
         <v>149</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I51" t="s">
         <v>127</v>
       </c>
       <c r="J51" t="s">
         <v>36</v>
       </c>
       <c r="AE51">
@@ -8773,51 +8773,51 @@
       <c r="G200" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I200" t="s">
         <v>354</v>
       </c>
       <c r="J200" t="s">
         <v>165</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>20.0</v>
       </c>
       <c r="AI200" t="s">
         <v>402</v>
       </c>
       <c r="AJ200">
         <v>69153</v>
       </c>
       <c r="AK200">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>295</v>
       </c>
       <c r="E201" t="s">
         <v>403</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I201" t="s">
         <v>354</v>
       </c>
       <c r="AF201">
         <v>12.0</v>
       </c>
       <c r="AI201" t="s">
         <v>402</v>
       </c>
       <c r="AJ201">
@@ -9006,51 +9006,51 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I207" t="s">
         <v>354</v>
       </c>
       <c r="J207" t="s">
         <v>144</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>20.0</v>
       </c>
       <c r="AI207" t="s">
         <v>414</v>
       </c>
       <c r="AJ207">
         <v>71533</v>
       </c>
       <c r="AK207">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>416</v>
       </c>
       <c r="E208" t="s">
         <v>99</v>
       </c>
       <c r="F208" t="s">
         <v>61</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I208" t="s">
         <v>354</v>
       </c>
       <c r="AF208">
         <v>12.0</v>
       </c>
       <c r="AI208" t="s">
@@ -12043,51 +12043,51 @@
       <c r="G305" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H305" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I305" t="s">
         <v>420</v>
       </c>
       <c r="J305" t="s">
         <v>36</v>
       </c>
       <c r="AE305">
         <v>1</v>
       </c>
       <c r="AF305">
         <v>20.0</v>
       </c>
       <c r="AI305" t="s">
         <v>501</v>
       </c>
       <c r="AJ305">
         <v>70573</v>
       </c>
       <c r="AK305">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="306" spans="1:37">
       <c r="D306" t="s">
         <v>548</v>
       </c>
       <c r="E306" t="s">
         <v>70</v>
       </c>
       <c r="F306" t="s">
         <v>549</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H306" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I306" t="s">
         <v>420</v>
       </c>
       <c r="J306" t="s">
         <v>550</v>
       </c>
       <c r="AE306">
@@ -12596,51 +12596,51 @@
       <c r="G322" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H322" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I322" t="s">
         <v>420</v>
       </c>
       <c r="J322" t="s">
         <v>42</v>
       </c>
       <c r="AE322">
         <v>1</v>
       </c>
       <c r="AF322">
         <v>20.0</v>
       </c>
       <c r="AI322" t="s">
         <v>560</v>
       </c>
       <c r="AJ322">
         <v>71518</v>
       </c>
       <c r="AK322">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="323" spans="1:37">
       <c r="D323" t="s">
         <v>574</v>
       </c>
       <c r="E323" t="s">
         <v>575</v>
       </c>
       <c r="F323" t="s">
         <v>61</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H323" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I323" t="s">
         <v>420</v>
       </c>
       <c r="AF323">
         <v>12.0</v>
       </c>
       <c r="AI323" t="s">
@@ -13128,51 +13128,51 @@
       <c r="F339" t="s">
         <v>594</v>
       </c>
       <c r="G339" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H339" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I339" t="s">
         <v>420</v>
       </c>
       <c r="J339" t="s">
         <v>157</v>
       </c>
       <c r="AF339">
         <v>12.0</v>
       </c>
       <c r="AI339" t="s">
         <v>560</v>
       </c>
       <c r="AJ339">
         <v>70904</v>
       </c>
       <c r="AK339">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="340" spans="1:37">
       <c r="D340" t="s">
         <v>595</v>
       </c>
       <c r="E340" t="s">
         <v>596</v>
       </c>
       <c r="F340" t="s">
         <v>597</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I340" t="s">
         <v>420</v>
       </c>
       <c r="J340" t="s">
         <v>598</v>
       </c>
       <c r="AE340">
@@ -13446,53 +13446,50 @@
         <v>609</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H349" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I349" t="s">
         <v>420</v>
       </c>
       <c r="J349" t="s">
         <v>184</v>
       </c>
       <c r="AE349">
         <v>2</v>
       </c>
       <c r="AF349">
         <v>28.0</v>
       </c>
       <c r="AI349" t="s">
         <v>599</v>
       </c>
       <c r="AJ349">
         <v>72650</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="350" spans="1:37">
       <c r="D350" t="s">
         <v>610</v>
       </c>
       <c r="E350" t="s">
         <v>70</v>
       </c>
       <c r="F350" t="s">
         <v>611</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H350" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I350" t="s">
         <v>420</v>
       </c>
       <c r="J350" t="s">
         <v>184</v>
       </c>
       <c r="AE350">