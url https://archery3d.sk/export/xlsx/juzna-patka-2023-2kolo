--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -2945,51 +2945,51 @@
       <c r="F16" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>36</v>
       </c>
       <c r="AF16">
         <v>12.0</v>
       </c>
       <c r="AI16" t="s">
         <v>56</v>
       </c>
       <c r="AJ16">
         <v>73157</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
@@ -3098,50 +3098,53 @@
       </c>
       <c r="F21" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>36</v>
       </c>
       <c r="AF21">
         <v>12.0</v>
       </c>
       <c r="AI21" t="s">
         <v>78</v>
       </c>
       <c r="AJ21">
         <v>72573</v>
       </c>
+      <c r="AK21">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="F22" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>42</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -3169,51 +3172,51 @@
       <c r="F23" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>36</v>
       </c>
       <c r="AF23">
         <v>12.0</v>
       </c>
       <c r="AI23" t="s">
         <v>78</v>
       </c>
       <c r="AJ23">
         <v>73158</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>76</v>
       </c>
       <c r="E24" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>42</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
@@ -4036,51 +4039,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I50" t="s">
         <v>127</v>
       </c>
       <c r="J50" t="s">
         <v>147</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>20.0</v>
       </c>
       <c r="AI50" t="s">
         <v>131</v>
       </c>
       <c r="AJ50">
         <v>71062</v>
       </c>
       <c r="AK50">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>148</v>
       </c>
       <c r="E51" t="s">
         <v>63</v>
       </c>
       <c r="F51" t="s">
         <v>149</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I51" t="s">
         <v>127</v>
       </c>
       <c r="J51" t="s">
         <v>36</v>
       </c>
       <c r="AE51">
@@ -11779,51 +11782,51 @@
       <c r="G296" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H296" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I296" t="s">
         <v>420</v>
       </c>
       <c r="J296" t="s">
         <v>494</v>
       </c>
       <c r="AE296">
         <v>1</v>
       </c>
       <c r="AF296">
         <v>20.0</v>
       </c>
       <c r="AI296" t="s">
         <v>501</v>
       </c>
       <c r="AJ296">
         <v>69009</v>
       </c>
       <c r="AK296">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="297" spans="1:37">
       <c r="D297" t="s">
         <v>511</v>
       </c>
       <c r="E297" t="s">
         <v>499</v>
       </c>
       <c r="F297" t="s">
         <v>61</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H297" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I297" t="s">
         <v>420</v>
       </c>
       <c r="AF297">
         <v>12.0</v>
       </c>
       <c r="AI297" t="s">
@@ -13231,50 +13234,53 @@
         <v>601</v>
       </c>
       <c r="E342" t="s">
         <v>130</v>
       </c>
       <c r="F342" t="s">
         <v>602</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I342" t="s">
         <v>420</v>
       </c>
       <c r="AF342">
         <v>12.0</v>
       </c>
       <c r="AI342" t="s">
         <v>599</v>
       </c>
       <c r="AJ342">
         <v>71234</v>
+      </c>
+      <c r="AK342">
+        <v>5</v>
       </c>
     </row>
     <row r="343" spans="1:37">
       <c r="D343" t="s">
         <v>603</v>
       </c>
       <c r="E343" t="s">
         <v>110</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H343" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I343" t="s">
         <v>420</v>
       </c>
       <c r="AE343">
         <v>1</v>
       </c>
       <c r="AF343">
         <v>20.0</v>
       </c>
       <c r="AI343" t="s">