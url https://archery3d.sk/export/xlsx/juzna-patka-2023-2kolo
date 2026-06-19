--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -2875,51 +2875,51 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>20.0</v>
       </c>
       <c r="AI14" t="s">
         <v>56</v>
       </c>
       <c r="AJ14">
         <v>70280</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>69</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>72</v>
       </c>
       <c r="AE15">
@@ -8780,50 +8780,53 @@
         <v>401</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I200" t="s">
         <v>354</v>
       </c>
       <c r="J200" t="s">
         <v>165</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>20.0</v>
       </c>
       <c r="AI200" t="s">
         <v>402</v>
       </c>
       <c r="AJ200">
         <v>69153</v>
+      </c>
+      <c r="AK200">
+        <v>5</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>295</v>
       </c>
       <c r="E201" t="s">
         <v>403</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I201" t="s">
         <v>354</v>
       </c>
       <c r="AF201">
         <v>12.0</v>
       </c>
       <c r="AI201" t="s">
         <v>402</v>
       </c>
       <c r="AJ201">