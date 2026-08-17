--- v2 (2026-06-19)
+++ v3 (2026-08-17)
@@ -4781,53 +4781,50 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I72" t="s">
         <v>164</v>
       </c>
       <c r="J72" t="s">
         <v>153</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>20.0</v>
       </c>
       <c r="AI72" t="s">
         <v>170</v>
       </c>
       <c r="AJ72">
         <v>73581</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>203</v>
       </c>
       <c r="E73" t="s">
         <v>204</v>
       </c>
       <c r="F73" t="s">
         <v>205</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I73" t="s">
         <v>164</v>
       </c>
       <c r="J73" t="s">
         <v>178</v>
       </c>
       <c r="AE73">
         <v>1</v>
@@ -7909,53 +7906,50 @@
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I172" t="s">
         <v>354</v>
       </c>
       <c r="J172" t="s">
         <v>360</v>
       </c>
       <c r="AD172" t="s">
         <v>361</v>
       </c>
       <c r="AF172">
         <v>6.0</v>
       </c>
       <c r="AI172" t="s">
         <v>356</v>
       </c>
       <c r="AJ172">
         <v>73340</v>
       </c>
-      <c r="AK172">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>293</v>
       </c>
       <c r="E173" t="s">
         <v>251</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I173" t="s">
         <v>354</v>
       </c>
       <c r="AD173" t="s">
         <v>362</v>
       </c>
       <c r="AF173">
         <v>6.0</v>
       </c>
       <c r="AI173" t="s">
         <v>356</v>
@@ -8005,53 +7999,50 @@
       </c>
       <c r="G175" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H175" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I175" t="s">
         <v>354</v>
       </c>
       <c r="J175" t="s">
         <v>165</v>
       </c>
       <c r="AD175" t="s">
         <v>366</v>
       </c>
       <c r="AF175">
         <v>6.0</v>
       </c>
       <c r="AI175" t="s">
         <v>363</v>
       </c>
       <c r="AJ175">
         <v>70296</v>
       </c>
-      <c r="AK175">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>311</v>
       </c>
       <c r="E176" t="s">
         <v>265</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I176" t="s">
         <v>354</v>
       </c>
       <c r="J176" t="s">
         <v>313</v>
       </c>
       <c r="AD176" t="s">
         <v>367</v>
       </c>
       <c r="AF176">
         <v>6.0</v>
@@ -8907,51 +8898,51 @@
       <c r="G204" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I204" t="s">
         <v>354</v>
       </c>
       <c r="J204" t="s">
         <v>211</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AF204">
         <v>20.0</v>
       </c>
       <c r="AI204" t="s">
         <v>402</v>
       </c>
       <c r="AJ204">
         <v>69079</v>
       </c>
       <c r="AK204">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>409</v>
       </c>
       <c r="E205" t="s">
         <v>80</v>
       </c>
       <c r="F205" t="s">
         <v>410</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I205" t="s">
         <v>354</v>
       </c>
       <c r="J205" t="s">
         <v>411</v>
       </c>
       <c r="AF205">
@@ -9015,51 +9006,51 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I207" t="s">
         <v>354</v>
       </c>
       <c r="J207" t="s">
         <v>144</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>20.0</v>
       </c>
       <c r="AI207" t="s">
         <v>414</v>
       </c>
       <c r="AJ207">
         <v>71533</v>
       </c>
       <c r="AK207">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>416</v>
       </c>
       <c r="E208" t="s">
         <v>99</v>
       </c>
       <c r="F208" t="s">
         <v>61</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I208" t="s">
         <v>354</v>
       </c>
       <c r="AF208">
         <v>12.0</v>
       </c>
       <c r="AI208" t="s">
@@ -10404,53 +10395,50 @@
       </c>
       <c r="F251" t="s">
         <v>488</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H251" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I251" t="s">
         <v>420</v>
       </c>
       <c r="J251" t="s">
         <v>65</v>
       </c>
       <c r="AF251">
         <v>6.0</v>
       </c>
       <c r="AI251" t="s">
         <v>477</v>
       </c>
       <c r="AJ251">
         <v>74058</v>
       </c>
-      <c r="AK251">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>489</v>
       </c>
       <c r="E252" t="s">
         <v>490</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H252" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I252" t="s">
         <v>420</v>
       </c>
       <c r="AF252">
         <v>6.0</v>
       </c>
       <c r="AI252" t="s">
         <v>477</v>
       </c>
       <c r="AJ252">
         <v>73816</v>
@@ -11027,51 +11015,51 @@
       <c r="G271" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H271" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I271" t="s">
         <v>420</v>
       </c>
       <c r="J271" t="s">
         <v>165</v>
       </c>
       <c r="AE271">
         <v>1</v>
       </c>
       <c r="AF271">
         <v>20.0</v>
       </c>
       <c r="AI271" t="s">
         <v>501</v>
       </c>
       <c r="AJ271">
         <v>71497</v>
       </c>
       <c r="AK271">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="272" spans="1:37">
       <c r="D272" t="s">
         <v>518</v>
       </c>
       <c r="E272" t="s">
         <v>519</v>
       </c>
       <c r="F272" t="s">
         <v>520</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H272" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I272" t="s">
         <v>420</v>
       </c>
       <c r="AF272">
         <v>12.0</v>
       </c>
       <c r="AI272" t="s">
@@ -13105,86 +13093,86 @@
       <c r="G338" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H338" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I338" t="s">
         <v>420</v>
       </c>
       <c r="J338" t="s">
         <v>106</v>
       </c>
       <c r="AE338">
         <v>1</v>
       </c>
       <c r="AF338">
         <v>20.0</v>
       </c>
       <c r="AI338" t="s">
         <v>560</v>
       </c>
       <c r="AJ338">
         <v>73710</v>
       </c>
       <c r="AK338">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:37">
       <c r="D339" t="s">
         <v>593</v>
       </c>
       <c r="E339" t="s">
         <v>324</v>
       </c>
       <c r="F339" t="s">
         <v>594</v>
       </c>
       <c r="G339" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H339" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I339" t="s">
         <v>420</v>
       </c>
       <c r="J339" t="s">
         <v>157</v>
       </c>
       <c r="AF339">
         <v>12.0</v>
       </c>
       <c r="AI339" t="s">
         <v>560</v>
       </c>
       <c r="AJ339">
         <v>70904</v>
       </c>
       <c r="AK339">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:37">
       <c r="D340" t="s">
         <v>595</v>
       </c>
       <c r="E340" t="s">
         <v>596</v>
       </c>
       <c r="F340" t="s">
         <v>597</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I340" t="s">
         <v>420</v>
       </c>
       <c r="J340" t="s">
         <v>598</v>
       </c>
       <c r="AE340">
@@ -13239,51 +13227,51 @@
       <c r="E342" t="s">
         <v>130</v>
       </c>
       <c r="F342" t="s">
         <v>602</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I342" t="s">
         <v>420</v>
       </c>
       <c r="AF342">
         <v>12.0</v>
       </c>
       <c r="AI342" t="s">
         <v>599</v>
       </c>
       <c r="AJ342">
         <v>71234</v>
       </c>
       <c r="AK342">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="343" spans="1:37">
       <c r="D343" t="s">
         <v>603</v>
       </c>
       <c r="E343" t="s">
         <v>110</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H343" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I343" t="s">
         <v>420</v>
       </c>
       <c r="AE343">
         <v>1</v>
       </c>
       <c r="AF343">
         <v>20.0</v>
       </c>
       <c r="AI343" t="s">
@@ -13358,51 +13346,51 @@
       <c r="E346" t="s">
         <v>130</v>
       </c>
       <c r="F346" t="s">
         <v>606</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H346" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I346" t="s">
         <v>420</v>
       </c>
       <c r="AF346">
         <v>12.0</v>
       </c>
       <c r="AI346" t="s">
         <v>599</v>
       </c>
       <c r="AJ346">
         <v>73644</v>
       </c>
       <c r="AK346">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="347" spans="1:37">
       <c r="D347" t="s">
         <v>604</v>
       </c>
       <c r="E347" t="s">
         <v>107</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H347" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I347" t="s">
         <v>420</v>
       </c>
       <c r="AE347">
         <v>1</v>
       </c>
       <c r="AF347">
         <v>20.0</v>
       </c>
       <c r="AI347" t="s">