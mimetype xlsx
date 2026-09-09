--- v3 (2026-08-17)
+++ v4 (2026-09-09)
@@ -9006,51 +9006,51 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I207" t="s">
         <v>354</v>
       </c>
       <c r="J207" t="s">
         <v>144</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>20.0</v>
       </c>
       <c r="AI207" t="s">
         <v>414</v>
       </c>
       <c r="AJ207">
         <v>71533</v>
       </c>
       <c r="AK207">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>416</v>
       </c>
       <c r="E208" t="s">
         <v>99</v>
       </c>
       <c r="F208" t="s">
         <v>61</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I208" t="s">
         <v>354</v>
       </c>
       <c r="AF208">
         <v>12.0</v>
       </c>
       <c r="AI208" t="s">