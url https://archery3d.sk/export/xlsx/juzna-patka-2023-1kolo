--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -4081,51 +4081,51 @@
       <c r="G53" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I53" t="s">
         <v>128</v>
       </c>
       <c r="J53" t="s">
         <v>129</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>17.0</v>
       </c>
       <c r="AI53" t="s">
         <v>130</v>
       </c>
       <c r="AJ53">
         <v>70951</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>131</v>
       </c>
       <c r="E54" t="s">
         <v>132</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I54" t="s">
         <v>128</v>
       </c>
       <c r="AF54">
         <v>12.0</v>
       </c>
       <c r="AI54" t="s">
         <v>130</v>
       </c>
       <c r="AJ54">
@@ -4276,51 +4276,51 @@
       <c r="E59" t="s">
         <v>85</v>
       </c>
       <c r="F59" t="s">
         <v>127</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I59" t="s">
         <v>128</v>
       </c>
       <c r="AF59">
         <v>12.0</v>
       </c>
       <c r="AI59" t="s">
         <v>130</v>
       </c>
       <c r="AJ59">
         <v>71578</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>133</v>
       </c>
       <c r="E60" t="s">
         <v>134</v>
       </c>
       <c r="F60" t="s">
         <v>135</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I60" t="s">
         <v>128</v>
       </c>
       <c r="AF60">
         <v>12.0</v>
       </c>
       <c r="AI60" t="s">
@@ -10234,51 +10234,51 @@
       <c r="G251" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I251" t="s">
         <v>330</v>
       </c>
       <c r="J251" t="s">
         <v>140</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>17.0</v>
       </c>
       <c r="AI251" t="s">
         <v>389</v>
       </c>
       <c r="AJ251">
         <v>70041</v>
       </c>
       <c r="AK251">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>345</v>
       </c>
       <c r="E252" t="s">
         <v>47</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I252" t="s">
         <v>330</v>
       </c>
       <c r="J252" t="s">
         <v>347</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
@@ -10298,51 +10298,51 @@
       <c r="E253" t="s">
         <v>190</v>
       </c>
       <c r="F253" t="s">
         <v>394</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I253" t="s">
         <v>330</v>
       </c>
       <c r="AF253">
         <v>12.0</v>
       </c>
       <c r="AI253" t="s">
         <v>389</v>
       </c>
       <c r="AJ253">
         <v>71671</v>
       </c>
       <c r="AK253">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>387</v>
       </c>
       <c r="E254" t="s">
         <v>91</v>
       </c>
       <c r="F254" t="s">
         <v>388</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I254" t="s">
         <v>330</v>
       </c>
       <c r="AF254">
         <v>12.0</v>
       </c>
       <c r="AI254" t="s">
@@ -12153,51 +12153,51 @@
       <c r="E312" t="s">
         <v>198</v>
       </c>
       <c r="F312" t="s">
         <v>484</v>
       </c>
       <c r="G312" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H312" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I312" t="s">
         <v>397</v>
       </c>
       <c r="AF312">
         <v>12.0</v>
       </c>
       <c r="AI312" t="s">
         <v>475</v>
       </c>
       <c r="AJ312">
         <v>71701</v>
       </c>
       <c r="AK312">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="313" spans="1:37">
       <c r="D313" t="s">
         <v>485</v>
       </c>
       <c r="E313" t="s">
         <v>486</v>
       </c>
       <c r="F313" t="s">
         <v>68</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H313" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I313" t="s">
         <v>397</v>
       </c>
       <c r="AF313">
         <v>12.0</v>
       </c>
       <c r="AI313" t="s">
@@ -13440,51 +13440,51 @@
       <c r="G354" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H354" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I354" t="s">
         <v>397</v>
       </c>
       <c r="J354" t="s">
         <v>30</v>
       </c>
       <c r="AE354">
         <v>1</v>
       </c>
       <c r="AF354">
         <v>17.0</v>
       </c>
       <c r="AI354" t="s">
         <v>475</v>
       </c>
       <c r="AJ354">
         <v>70240</v>
       </c>
       <c r="AK354">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="355" spans="1:37">
       <c r="D355" t="s">
         <v>513</v>
       </c>
       <c r="E355" t="s">
         <v>47</v>
       </c>
       <c r="G355" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H355" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I355" t="s">
         <v>397</v>
       </c>
       <c r="J355" t="s">
         <v>525</v>
       </c>
       <c r="AE355">
         <v>1</v>
       </c>
       <c r="AF355">
@@ -14283,51 +14283,51 @@
       <c r="E381" t="s">
         <v>530</v>
       </c>
       <c r="F381" t="s">
         <v>531</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H381" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I381" t="s">
         <v>397</v>
       </c>
       <c r="AF381">
         <v>12.0</v>
       </c>
       <c r="AI381" t="s">
         <v>532</v>
       </c>
       <c r="AJ381">
         <v>70922</v>
       </c>
       <c r="AK381">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="382" spans="1:37">
       <c r="D382" t="s">
         <v>533</v>
       </c>
       <c r="E382" t="s">
         <v>534</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H382" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I382" t="s">
         <v>397</v>
       </c>
       <c r="AE382">
         <v>1</v>
       </c>
       <c r="AF382">
         <v>17.0</v>
       </c>
       <c r="AI382" t="s">
@@ -14373,51 +14373,51 @@
       <c r="E384" t="s">
         <v>537</v>
       </c>
       <c r="F384" t="s">
         <v>538</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H384" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I384" t="s">
         <v>397</v>
       </c>
       <c r="AF384">
         <v>12.0</v>
       </c>
       <c r="AI384" t="s">
         <v>532</v>
       </c>
       <c r="AJ384">
         <v>71734</v>
       </c>
       <c r="AK384">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="385" spans="1:37">
       <c r="D385" t="s">
         <v>536</v>
       </c>
       <c r="E385" t="s">
         <v>325</v>
       </c>
       <c r="F385" t="s">
         <v>539</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H385" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I385" t="s">
         <v>397</v>
       </c>
       <c r="AF385">
         <v>12.0</v>
       </c>
       <c r="AI385" t="s">
@@ -14437,51 +14437,51 @@
       <c r="E386" t="s">
         <v>530</v>
       </c>
       <c r="F386" t="s">
         <v>531</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H386" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I386" t="s">
         <v>397</v>
       </c>
       <c r="AF386">
         <v>12.0</v>
       </c>
       <c r="AI386" t="s">
         <v>532</v>
       </c>
       <c r="AJ386">
         <v>71736</v>
       </c>
       <c r="AK386">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="387" spans="1:37">
       <c r="D387" t="s">
         <v>540</v>
       </c>
       <c r="E387" t="s">
         <v>541</v>
       </c>
       <c r="F387" t="s">
         <v>542</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H387" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I387" t="s">
         <v>397</v>
       </c>
       <c r="AF387">
         <v>12.0</v>
       </c>
       <c r="AI387" t="s">
@@ -15599,51 +15599,51 @@
       <c r="F424" t="s">
         <v>538</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H424" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I424" t="s">
         <v>397</v>
       </c>
       <c r="J424" t="s">
         <v>150</v>
       </c>
       <c r="AF424">
         <v>12.0</v>
       </c>
       <c r="AI424" t="s">
         <v>532</v>
       </c>
       <c r="AJ424">
         <v>69093</v>
       </c>
       <c r="AK424">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="425" spans="1:37">
       <c r="D425" t="s">
         <v>455</v>
       </c>
       <c r="E425" t="s">
         <v>543</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H425" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I425" t="s">
         <v>397</v>
       </c>
       <c r="J425" t="s">
         <v>281</v>
       </c>
       <c r="AE425">
         <v>1</v>
       </c>
       <c r="AF425">
@@ -15860,53 +15860,50 @@
       </c>
       <c r="E432" t="s">
         <v>190</v>
       </c>
       <c r="F432" t="s">
         <v>589</v>
       </c>
       <c r="G432" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H432" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I432" t="s">
         <v>397</v>
       </c>
       <c r="AF432">
         <v>12.0</v>
       </c>
       <c r="AI432" t="s">
         <v>579</v>
       </c>
       <c r="AJ432">
         <v>71759</v>
       </c>
-      <c r="AK432">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="433" spans="1:37">
       <c r="D433" t="s">
         <v>137</v>
       </c>
       <c r="E433" t="s">
         <v>580</v>
       </c>
       <c r="F433" t="s">
         <v>581</v>
       </c>
       <c r="G433" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H433" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I433" t="s">
         <v>397</v>
       </c>
       <c r="AF433">
         <v>12.0</v>
       </c>
       <c r="AI433" t="s">
         <v>579</v>
@@ -16368,53 +16365,50 @@
         <v>589</v>
       </c>
       <c r="G448" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H448" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I448" t="s">
         <v>397</v>
       </c>
       <c r="J448" t="s">
         <v>162</v>
       </c>
       <c r="AE448">
         <v>2</v>
       </c>
       <c r="AF448">
         <v>22.0</v>
       </c>
       <c r="AI448" t="s">
         <v>579</v>
       </c>
       <c r="AJ448">
         <v>71130</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="449" spans="1:37">
       <c r="D449" t="s">
         <v>582</v>
       </c>
       <c r="E449" t="s">
         <v>357</v>
       </c>
       <c r="F449" t="s">
         <v>583</v>
       </c>
       <c r="G449" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H449" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I449" t="s">
         <v>397</v>
       </c>
       <c r="AE449">
         <v>1</v>
       </c>
       <c r="AF449">