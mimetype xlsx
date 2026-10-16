--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -4081,51 +4081,51 @@
       <c r="G53" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I53" t="s">
         <v>128</v>
       </c>
       <c r="J53" t="s">
         <v>129</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>17.0</v>
       </c>
       <c r="AI53" t="s">
         <v>130</v>
       </c>
       <c r="AJ53">
         <v>70951</v>
       </c>
       <c r="AK53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>131</v>
       </c>
       <c r="E54" t="s">
         <v>132</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I54" t="s">
         <v>128</v>
       </c>
       <c r="AF54">
         <v>12.0</v>
       </c>
       <c r="AI54" t="s">
         <v>130</v>
       </c>
       <c r="AJ54">
@@ -4276,51 +4276,51 @@
       <c r="E59" t="s">
         <v>85</v>
       </c>
       <c r="F59" t="s">
         <v>127</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I59" t="s">
         <v>128</v>
       </c>
       <c r="AF59">
         <v>12.0</v>
       </c>
       <c r="AI59" t="s">
         <v>130</v>
       </c>
       <c r="AJ59">
         <v>71578</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>133</v>
       </c>
       <c r="E60" t="s">
         <v>134</v>
       </c>
       <c r="F60" t="s">
         <v>135</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I60" t="s">
         <v>128</v>
       </c>
       <c r="AF60">
         <v>12.0</v>
       </c>
       <c r="AI60" t="s">