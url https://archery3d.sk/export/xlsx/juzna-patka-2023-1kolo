--- v0 (2026-05-04)
+++ v1 (2026-05-26)
@@ -4081,51 +4081,51 @@
       <c r="G53" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I53" t="s">
         <v>128</v>
       </c>
       <c r="J53" t="s">
         <v>129</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>17.0</v>
       </c>
       <c r="AI53" t="s">
         <v>130</v>
       </c>
       <c r="AJ53">
         <v>70951</v>
       </c>
       <c r="AK53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>131</v>
       </c>
       <c r="E54" t="s">
         <v>132</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I54" t="s">
         <v>128</v>
       </c>
       <c r="AF54">
         <v>12.0</v>
       </c>
       <c r="AI54" t="s">
         <v>130</v>
       </c>
       <c r="AJ54">
@@ -4276,51 +4276,51 @@
       <c r="E59" t="s">
         <v>85</v>
       </c>
       <c r="F59" t="s">
         <v>127</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I59" t="s">
         <v>128</v>
       </c>
       <c r="AF59">
         <v>12.0</v>
       </c>
       <c r="AI59" t="s">
         <v>130</v>
       </c>
       <c r="AJ59">
         <v>71578</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>133</v>
       </c>
       <c r="E60" t="s">
         <v>134</v>
       </c>
       <c r="F60" t="s">
         <v>135</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I60" t="s">
         <v>128</v>
       </c>
       <c r="AF60">
         <v>12.0</v>
       </c>
       <c r="AI60" t="s">
@@ -12894,51 +12894,51 @@
       <c r="E336" t="s">
         <v>515</v>
       </c>
       <c r="F336" t="s">
         <v>516</v>
       </c>
       <c r="G336" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H336" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I336" t="s">
         <v>397</v>
       </c>
       <c r="AF336">
         <v>12.0</v>
       </c>
       <c r="AI336" t="s">
         <v>475</v>
       </c>
       <c r="AJ336">
         <v>71724</v>
       </c>
       <c r="AK336">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="337" spans="1:37">
       <c r="D337" t="s">
         <v>404</v>
       </c>
       <c r="E337" t="s">
         <v>47</v>
       </c>
       <c r="F337" t="s">
         <v>68</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H337" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I337" t="s">
         <v>397</v>
       </c>
       <c r="AF337">
         <v>12.0</v>
       </c>
       <c r="AI337" t="s">
@@ -13737,51 +13737,51 @@
       <c r="G363" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H363" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I363" t="s">
         <v>397</v>
       </c>
       <c r="J363" t="s">
         <v>467</v>
       </c>
       <c r="AE363">
         <v>1</v>
       </c>
       <c r="AF363">
         <v>17.0</v>
       </c>
       <c r="AI363" t="s">
         <v>475</v>
       </c>
       <c r="AJ363">
         <v>69003</v>
       </c>
       <c r="AK363">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="364" spans="1:37">
       <c r="D364" t="s">
         <v>133</v>
       </c>
       <c r="E364" t="s">
         <v>101</v>
       </c>
       <c r="G364" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H364" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I364" t="s">
         <v>397</v>
       </c>
       <c r="AF364">
         <v>12.0</v>
       </c>
       <c r="AI364" t="s">
         <v>475</v>
       </c>
       <c r="AJ364">
@@ -15846,50 +15846,53 @@
       </c>
       <c r="E431" t="s">
         <v>132</v>
       </c>
       <c r="F431" t="s">
         <v>588</v>
       </c>
       <c r="G431" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H431" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I431" t="s">
         <v>397</v>
       </c>
       <c r="AF431">
         <v>12.0</v>
       </c>
       <c r="AI431" t="s">
         <v>579</v>
       </c>
       <c r="AJ431">
         <v>71758</v>
       </c>
+      <c r="AK431">
+        <v>5</v>
+      </c>
     </row>
     <row r="432" spans="1:37">
       <c r="D432" t="s">
         <v>133</v>
       </c>
       <c r="E432" t="s">
         <v>190</v>
       </c>
       <c r="F432" t="s">
         <v>589</v>
       </c>
       <c r="G432" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H432" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I432" t="s">
         <v>397</v>
       </c>
       <c r="AF432">
         <v>12.0</v>
       </c>
       <c r="AI432" t="s">
         <v>579</v>
@@ -16144,50 +16147,53 @@
         <v>587</v>
       </c>
       <c r="E441" t="s">
         <v>132</v>
       </c>
       <c r="F441" t="s">
         <v>588</v>
       </c>
       <c r="G441" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H441" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I441" t="s">
         <v>397</v>
       </c>
       <c r="AF441">
         <v>12.0</v>
       </c>
       <c r="AI441" t="s">
         <v>579</v>
       </c>
       <c r="AJ441">
         <v>70505</v>
+      </c>
+      <c r="AK441">
+        <v>5</v>
       </c>
     </row>
     <row r="442" spans="1:37">
       <c r="D442" t="s">
         <v>592</v>
       </c>
       <c r="E442" t="s">
         <v>80</v>
       </c>
       <c r="F442" t="s">
         <v>593</v>
       </c>
       <c r="G442" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H442" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I442" t="s">
         <v>397</v>
       </c>
       <c r="J442" t="s">
         <v>167</v>
       </c>
       <c r="AF442">