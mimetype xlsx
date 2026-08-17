--- v1 (2026-05-26)
+++ v2 (2026-08-17)
@@ -2824,51 +2824,51 @@
       <c r="G14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>45</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>17.0</v>
       </c>
       <c r="AI14" t="s">
         <v>49</v>
       </c>
       <c r="AJ14">
         <v>70276</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AF15">
         <v>12.0</v>
       </c>
       <c r="AI15" t="s">
@@ -2949,51 +2949,51 @@
       <c r="E18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>66</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AF18">
         <v>12.0</v>
       </c>
       <c r="AI18" t="s">
         <v>49</v>
       </c>
       <c r="AJ18">
         <v>71560</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AF19">
         <v>12.0</v>
       </c>
       <c r="AI19" t="s">
@@ -4988,53 +4988,50 @@
       </c>
       <c r="G81" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I81" t="s">
         <v>153</v>
       </c>
       <c r="J81" t="s">
         <v>136</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>17.0</v>
       </c>
       <c r="AI81" t="s">
         <v>163</v>
       </c>
       <c r="AJ81">
         <v>68990</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>160</v>
       </c>
       <c r="E82" t="s">
         <v>142</v>
       </c>
       <c r="F82" t="s">
         <v>161</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I82" t="s">
         <v>153</v>
       </c>
       <c r="AF82">
         <v>12.0</v>
       </c>
       <c r="AI82" t="s">
         <v>163</v>
@@ -5113,53 +5110,50 @@
       </c>
       <c r="E85" t="s">
         <v>47</v>
       </c>
       <c r="F85" t="s">
         <v>188</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I85" t="s">
         <v>153</v>
       </c>
       <c r="AF85">
         <v>12.0</v>
       </c>
       <c r="AI85" t="s">
         <v>163</v>
       </c>
       <c r="AJ85">
         <v>71589</v>
       </c>
-      <c r="AK85">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>179</v>
       </c>
       <c r="E86" t="s">
         <v>47</v>
       </c>
       <c r="F86" t="s">
         <v>68</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I86" t="s">
         <v>153</v>
       </c>
       <c r="AF86">
         <v>12.0</v>
       </c>
       <c r="AI86" t="s">
         <v>163</v>
@@ -8867,53 +8861,50 @@
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I207" t="s">
         <v>330</v>
       </c>
       <c r="J207" t="s">
         <v>178</v>
       </c>
       <c r="AD207" t="s">
         <v>336</v>
       </c>
       <c r="AF207">
         <v>6.0</v>
       </c>
       <c r="AI207" t="s">
         <v>337</v>
       </c>
       <c r="AJ207">
         <v>69888</v>
       </c>
-      <c r="AK207">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>338</v>
       </c>
       <c r="E208" t="s">
         <v>71</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I208" t="s">
         <v>330</v>
       </c>
       <c r="J208" t="s">
         <v>37</v>
       </c>
       <c r="AD208" t="s">
         <v>339</v>
       </c>
       <c r="AE208">
         <v>1</v>
@@ -8995,53 +8986,50 @@
       </c>
       <c r="E211" t="s">
         <v>334</v>
       </c>
       <c r="F211" t="s">
         <v>335</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I211" t="s">
         <v>330</v>
       </c>
       <c r="AF211">
         <v>6.0</v>
       </c>
       <c r="AI211" t="s">
         <v>337</v>
       </c>
       <c r="AJ211">
         <v>71651</v>
       </c>
-      <c r="AK211">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>338</v>
       </c>
       <c r="E212" t="s">
         <v>71</v>
       </c>
       <c r="F212" t="s">
         <v>68</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I212" t="s">
         <v>330</v>
       </c>
       <c r="AF212">
         <v>6.0</v>
       </c>
       <c r="AI212" t="s">
         <v>337</v>
@@ -9890,90 +9878,87 @@
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I240" t="s">
         <v>330</v>
       </c>
       <c r="J240" t="s">
         <v>178</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AF240">
         <v>17.0</v>
       </c>
       <c r="AI240" t="s">
         <v>375</v>
       </c>
       <c r="AJ240">
         <v>70584</v>
       </c>
-      <c r="AK240">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>381</v>
       </c>
       <c r="E241" t="s">
         <v>382</v>
       </c>
       <c r="F241" t="s">
         <v>383</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I241" t="s">
         <v>330</v>
       </c>
       <c r="J241" t="s">
         <v>175</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>17.0</v>
       </c>
       <c r="AI241" t="s">
         <v>375</v>
       </c>
       <c r="AJ241">
         <v>69054</v>
       </c>
       <c r="AK241">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>384</v>
       </c>
       <c r="E242" t="s">
         <v>75</v>
       </c>
       <c r="F242" t="s">
         <v>385</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I242" t="s">
         <v>330</v>
       </c>
       <c r="AF242">
         <v>12.0</v>
       </c>
       <c r="AI242" t="s">
@@ -9992,84 +9977,81 @@
       </c>
       <c r="E243" t="s">
         <v>379</v>
       </c>
       <c r="F243" t="s">
         <v>380</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I243" t="s">
         <v>330</v>
       </c>
       <c r="AF243">
         <v>12.0</v>
       </c>
       <c r="AI243" t="s">
         <v>375</v>
       </c>
       <c r="AJ243">
         <v>71660</v>
       </c>
-      <c r="AK243">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>381</v>
       </c>
       <c r="E244" t="s">
         <v>382</v>
       </c>
       <c r="F244" t="s">
         <v>383</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I244" t="s">
         <v>330</v>
       </c>
       <c r="AF244">
         <v>12.0</v>
       </c>
       <c r="AI244" t="s">
         <v>375</v>
       </c>
       <c r="AJ244">
         <v>71661</v>
       </c>
       <c r="AK244">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>376</v>
       </c>
       <c r="E245" t="s">
         <v>377</v>
       </c>
       <c r="F245" t="s">
         <v>378</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I245" t="s">
         <v>330</v>
       </c>
       <c r="AF245">
         <v>12.0</v>
       </c>
       <c r="AI245" t="s">
@@ -10252,51 +10234,51 @@
       <c r="G251" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I251" t="s">
         <v>330</v>
       </c>
       <c r="J251" t="s">
         <v>140</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>17.0</v>
       </c>
       <c r="AI251" t="s">
         <v>389</v>
       </c>
       <c r="AJ251">
         <v>70041</v>
       </c>
       <c r="AK251">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>345</v>
       </c>
       <c r="E252" t="s">
         <v>47</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I252" t="s">
         <v>330</v>
       </c>
       <c r="J252" t="s">
         <v>347</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
@@ -10316,51 +10298,51 @@
       <c r="E253" t="s">
         <v>190</v>
       </c>
       <c r="F253" t="s">
         <v>394</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I253" t="s">
         <v>330</v>
       </c>
       <c r="AF253">
         <v>12.0</v>
       </c>
       <c r="AI253" t="s">
         <v>389</v>
       </c>
       <c r="AJ253">
         <v>71671</v>
       </c>
       <c r="AK253">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>387</v>
       </c>
       <c r="E254" t="s">
         <v>91</v>
       </c>
       <c r="F254" t="s">
         <v>388</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I254" t="s">
         <v>330</v>
       </c>
       <c r="AF254">
         <v>12.0</v>
       </c>
       <c r="AI254" t="s">
@@ -12833,51 +12815,51 @@
       <c r="E334" t="s">
         <v>59</v>
       </c>
       <c r="F334" t="s">
         <v>512</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H334" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I334" t="s">
         <v>397</v>
       </c>
       <c r="AF334">
         <v>12.0</v>
       </c>
       <c r="AI334" t="s">
         <v>475</v>
       </c>
       <c r="AJ334">
         <v>71722</v>
       </c>
       <c r="AK334">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="335" spans="1:37">
       <c r="D335" t="s">
         <v>513</v>
       </c>
       <c r="E335" t="s">
         <v>47</v>
       </c>
       <c r="F335" t="s">
         <v>68</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H335" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I335" t="s">
         <v>397</v>
       </c>
       <c r="AF335">
         <v>12.0</v>
       </c>
       <c r="AI335" t="s">
@@ -14237,51 +14219,51 @@
       <c r="G379" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H379" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I379" t="s">
         <v>397</v>
       </c>
       <c r="J379" t="s">
         <v>178</v>
       </c>
       <c r="AE379">
         <v>1</v>
       </c>
       <c r="AF379">
         <v>17.0</v>
       </c>
       <c r="AI379" t="s">
         <v>475</v>
       </c>
       <c r="AJ379">
         <v>69356</v>
       </c>
       <c r="AK379">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="380" spans="1:37">
       <c r="D380" t="s">
         <v>455</v>
       </c>
       <c r="E380" t="s">
         <v>270</v>
       </c>
       <c r="G380" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H380" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I380" t="s">
         <v>397</v>
       </c>
       <c r="J380" t="s">
         <v>281</v>
       </c>
       <c r="AE380">
         <v>1</v>
       </c>
       <c r="AF380">
@@ -14391,51 +14373,51 @@
       <c r="E384" t="s">
         <v>537</v>
       </c>
       <c r="F384" t="s">
         <v>538</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H384" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I384" t="s">
         <v>397</v>
       </c>
       <c r="AF384">
         <v>12.0</v>
       </c>
       <c r="AI384" t="s">
         <v>532</v>
       </c>
       <c r="AJ384">
         <v>71734</v>
       </c>
       <c r="AK384">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:37">
       <c r="D385" t="s">
         <v>536</v>
       </c>
       <c r="E385" t="s">
         <v>325</v>
       </c>
       <c r="F385" t="s">
         <v>539</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H385" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I385" t="s">
         <v>397</v>
       </c>
       <c r="AF385">
         <v>12.0</v>
       </c>
       <c r="AI385" t="s">
@@ -15617,51 +15599,51 @@
       <c r="F424" t="s">
         <v>538</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H424" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I424" t="s">
         <v>397</v>
       </c>
       <c r="J424" t="s">
         <v>150</v>
       </c>
       <c r="AF424">
         <v>12.0</v>
       </c>
       <c r="AI424" t="s">
         <v>532</v>
       </c>
       <c r="AJ424">
         <v>69093</v>
       </c>
       <c r="AK424">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:37">
       <c r="D425" t="s">
         <v>455</v>
       </c>
       <c r="E425" t="s">
         <v>543</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H425" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I425" t="s">
         <v>397</v>
       </c>
       <c r="J425" t="s">
         <v>281</v>
       </c>
       <c r="AE425">
         <v>1</v>
       </c>
       <c r="AF425">
@@ -15684,51 +15666,51 @@
       <c r="F426" t="s">
         <v>578</v>
       </c>
       <c r="G426" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H426" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I426" t="s">
         <v>397</v>
       </c>
       <c r="AE426">
         <v>1</v>
       </c>
       <c r="AF426">
         <v>17.0</v>
       </c>
       <c r="AI426" t="s">
         <v>579</v>
       </c>
       <c r="AJ426">
         <v>71170</v>
       </c>
       <c r="AK426">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="427" spans="1:37">
       <c r="D427" t="s">
         <v>137</v>
       </c>
       <c r="E427" t="s">
         <v>580</v>
       </c>
       <c r="F427" t="s">
         <v>581</v>
       </c>
       <c r="G427" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H427" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I427" t="s">
         <v>397</v>
       </c>
       <c r="J427" t="s">
         <v>424</v>
       </c>
       <c r="AE427">
@@ -15847,51 +15829,51 @@
       <c r="E431" t="s">
         <v>132</v>
       </c>
       <c r="F431" t="s">
         <v>588</v>
       </c>
       <c r="G431" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H431" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I431" t="s">
         <v>397</v>
       </c>
       <c r="AF431">
         <v>12.0</v>
       </c>
       <c r="AI431" t="s">
         <v>579</v>
       </c>
       <c r="AJ431">
         <v>71758</v>
       </c>
       <c r="AK431">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="432" spans="1:37">
       <c r="D432" t="s">
         <v>133</v>
       </c>
       <c r="E432" t="s">
         <v>190</v>
       </c>
       <c r="F432" t="s">
         <v>589</v>
       </c>
       <c r="G432" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H432" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I432" t="s">
         <v>397</v>
       </c>
       <c r="AF432">
         <v>12.0</v>
       </c>
       <c r="AI432" t="s">
@@ -16149,51 +16131,51 @@
       <c r="E441" t="s">
         <v>132</v>
       </c>
       <c r="F441" t="s">
         <v>588</v>
       </c>
       <c r="G441" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H441" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I441" t="s">
         <v>397</v>
       </c>
       <c r="AF441">
         <v>12.0</v>
       </c>
       <c r="AI441" t="s">
         <v>579</v>
       </c>
       <c r="AJ441">
         <v>70505</v>
       </c>
       <c r="AK441">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="442" spans="1:37">
       <c r="D442" t="s">
         <v>592</v>
       </c>
       <c r="E442" t="s">
         <v>80</v>
       </c>
       <c r="F442" t="s">
         <v>593</v>
       </c>
       <c r="G442" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H442" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I442" t="s">
         <v>397</v>
       </c>
       <c r="J442" t="s">
         <v>167</v>
       </c>
       <c r="AF442">