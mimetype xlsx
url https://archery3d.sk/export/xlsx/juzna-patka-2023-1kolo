--- v2 (2026-08-17)
+++ v3 (2026-09-06)
@@ -10234,51 +10234,51 @@
       <c r="G251" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I251" t="s">
         <v>330</v>
       </c>
       <c r="J251" t="s">
         <v>140</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>17.0</v>
       </c>
       <c r="AI251" t="s">
         <v>389</v>
       </c>
       <c r="AJ251">
         <v>70041</v>
       </c>
       <c r="AK251">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>345</v>
       </c>
       <c r="E252" t="s">
         <v>47</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I252" t="s">
         <v>330</v>
       </c>
       <c r="J252" t="s">
         <v>347</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
@@ -10298,51 +10298,51 @@
       <c r="E253" t="s">
         <v>190</v>
       </c>
       <c r="F253" t="s">
         <v>394</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I253" t="s">
         <v>330</v>
       </c>
       <c r="AF253">
         <v>12.0</v>
       </c>
       <c r="AI253" t="s">
         <v>389</v>
       </c>
       <c r="AJ253">
         <v>71671</v>
       </c>
       <c r="AK253">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>387</v>
       </c>
       <c r="E254" t="s">
         <v>91</v>
       </c>
       <c r="F254" t="s">
         <v>388</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I254" t="s">
         <v>330</v>
       </c>
       <c r="AF254">
         <v>12.0</v>
       </c>
       <c r="AI254" t="s">