--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -3998,53 +3998,50 @@
       </c>
       <c r="G45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I45" t="s">
         <v>166</v>
       </c>
       <c r="J45" t="s">
         <v>83</v>
       </c>
       <c r="AD45" t="s">
         <v>172</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>173</v>
       </c>
       <c r="AJ45">
         <v>65388</v>
       </c>
-      <c r="AK45">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I46" t="s">
         <v>166</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>175</v>
       </c>
       <c r="AJ46">
         <v>65843</v>
@@ -5669,51 +5666,51 @@
       <c r="F100" t="s">
         <v>311</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I100" t="s">
         <v>229</v>
       </c>
       <c r="J100" t="s">
         <v>312</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>284</v>
       </c>
       <c r="AJ100">
         <v>64385</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>267</v>
       </c>
       <c r="E101" t="s">
         <v>313</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I101" t="s">
         <v>229</v>
       </c>
       <c r="J101" t="s">
         <v>131</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
@@ -7399,51 +7396,51 @@
       <c r="F158" t="s">
         <v>431</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I158" t="s">
         <v>376</v>
       </c>
       <c r="J158" t="s">
         <v>146</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">
         <v>428</v>
       </c>
       <c r="AJ158">
         <v>62540</v>
       </c>
       <c r="AK158">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>432</v>
       </c>
       <c r="E159" t="s">
         <v>433</v>
       </c>
       <c r="F159" t="s">
         <v>434</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I159" t="s">
         <v>376</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">