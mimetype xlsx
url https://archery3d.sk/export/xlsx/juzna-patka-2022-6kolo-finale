--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -3315,51 +3315,51 @@
       <c r="E24" t="s">
         <v>98</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>44</v>
       </c>
       <c r="AI24" t="s">
         <v>89</v>
       </c>
       <c r="AJ24">
         <v>65195</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="J25" t="s">
         <v>33</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
@@ -7396,51 +7396,51 @@
       <c r="F158" t="s">
         <v>431</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I158" t="s">
         <v>376</v>
       </c>
       <c r="J158" t="s">
         <v>146</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">
         <v>428</v>
       </c>
       <c r="AJ158">
         <v>62540</v>
       </c>
       <c r="AK158">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>432</v>
       </c>
       <c r="E159" t="s">
         <v>433</v>
       </c>
       <c r="F159" t="s">
         <v>434</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>105</v>
       </c>
       <c r="I159" t="s">
         <v>376</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AI159" t="s">
@@ -8944,51 +8944,51 @@
       <c r="F209" t="s">
         <v>552</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I209" t="s">
         <v>441</v>
       </c>
       <c r="J209" t="s">
         <v>44</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AI209" t="s">
         <v>533</v>
       </c>
       <c r="AJ209">
         <v>64077</v>
       </c>
       <c r="AK209">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>553</v>
       </c>
       <c r="E210" t="s">
         <v>554</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I210" t="s">
         <v>441</v>
       </c>
       <c r="J210" t="s">
         <v>555</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AI210" t="s">
@@ -10438,51 +10438,51 @@
       <c r="F260" t="s">
         <v>637</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H260" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I260" t="s">
         <v>441</v>
       </c>
       <c r="J260" t="s">
         <v>150</v>
       </c>
       <c r="AE260">
         <v>1</v>
       </c>
       <c r="AI260" t="s">
         <v>610</v>
       </c>
       <c r="AJ260">
         <v>58835</v>
       </c>
       <c r="AK260">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="261" spans="1:37">
       <c r="D261" t="s">
         <v>583</v>
       </c>
       <c r="E261" t="s">
         <v>638</v>
       </c>
       <c r="F261" t="s">
         <v>639</v>
       </c>
       <c r="G261" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H261" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I261" t="s">
         <v>441</v>
       </c>
       <c r="J261" t="s">
         <v>223</v>
       </c>
       <c r="AE261">
@@ -10537,51 +10537,51 @@
       <c r="E263" t="s">
         <v>643</v>
       </c>
       <c r="F263" t="s">
         <v>644</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H263" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I263" t="s">
         <v>441</v>
       </c>
       <c r="J263" t="s">
         <v>33</v>
       </c>
       <c r="AI263" t="s">
         <v>610</v>
       </c>
       <c r="AJ263">
         <v>59630</v>
       </c>
       <c r="AK263">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>645</v>
       </c>
       <c r="E264" t="s">
         <v>96</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I264" t="s">
         <v>441</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AI264" t="s">
         <v>610</v>
       </c>
       <c r="AJ264">