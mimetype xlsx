--- v1 (2026-06-25)
+++ v2 (2026-09-21)
@@ -3190,53 +3190,50 @@
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>141</v>
       </c>
       <c r="F40" t="s">
         <v>142</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I40" t="s">
         <v>125</v>
       </c>
       <c r="AI40" t="s">
         <v>132</v>
       </c>
       <c r="AJ40">
         <v>64616</v>
       </c>
-      <c r="AK40">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>144</v>
       </c>
       <c r="F41" t="s">
         <v>145</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I41" t="s">
         <v>125</v>
       </c>
       <c r="AI41" t="s">
         <v>132</v>
       </c>
       <c r="AJ41">
         <v>64617</v>
@@ -3621,53 +3618,50 @@
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>181</v>
       </c>
       <c r="E56" t="s">
         <v>182</v>
       </c>
       <c r="F56" t="s">
         <v>183</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="AI56" t="s">
         <v>185</v>
       </c>
       <c r="AJ56">
         <v>64632</v>
       </c>
-      <c r="AK56">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>186</v>
       </c>
       <c r="E57" t="s">
         <v>187</v>
       </c>
       <c r="F57" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I57" t="s">
         <v>188</v>
       </c>
       <c r="AI57" t="s">
         <v>189</v>
       </c>
       <c r="AJ57">
         <v>64639</v>
@@ -4119,51 +4113,51 @@
       <c r="D75" t="s">
         <v>222</v>
       </c>
       <c r="E75" t="s">
         <v>223</v>
       </c>
       <c r="F75" t="s">
         <v>224</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I75" t="s">
         <v>188</v>
       </c>
       <c r="AI75" t="s">
         <v>221</v>
       </c>
       <c r="AJ75">
         <v>64656</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>225</v>
       </c>
       <c r="E76" t="s">
         <v>226</v>
       </c>
       <c r="F76" t="s">
         <v>32</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I76" t="s">
         <v>188</v>
       </c>
       <c r="AI76" t="s">
         <v>221</v>
       </c>
       <c r="AJ76">
@@ -5139,53 +5133,50 @@
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>242</v>
       </c>
       <c r="E113" t="s">
         <v>293</v>
       </c>
       <c r="F113" t="s">
         <v>294</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I113" t="s">
         <v>291</v>
       </c>
       <c r="AI113" t="s">
         <v>295</v>
       </c>
       <c r="AJ113">
         <v>64688</v>
       </c>
-      <c r="AK113">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>296</v>
       </c>
       <c r="E114" t="s">
         <v>297</v>
       </c>
       <c r="F114" t="s">
         <v>32</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I114" t="s">
         <v>291</v>
       </c>
       <c r="AI114" t="s">
         <v>298</v>
       </c>
       <c r="AJ114">
         <v>64690</v>
@@ -5220,53 +5211,50 @@
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>300</v>
       </c>
       <c r="E116" t="s">
         <v>81</v>
       </c>
       <c r="F116" t="s">
         <v>301</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I116" t="s">
         <v>291</v>
       </c>
       <c r="AI116" t="s">
         <v>302</v>
       </c>
       <c r="AJ116">
         <v>64692</v>
       </c>
-      <c r="AK116">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>303</v>
       </c>
       <c r="E117" t="s">
         <v>304</v>
       </c>
       <c r="F117" t="s">
         <v>305</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I117" t="s">
         <v>291</v>
       </c>
       <c r="AI117" t="s">
         <v>302</v>
       </c>
       <c r="AJ117">
         <v>64693</v>
@@ -5571,51 +5559,51 @@
       <c r="D129" t="s">
         <v>114</v>
       </c>
       <c r="E129" t="s">
         <v>331</v>
       </c>
       <c r="F129" t="s">
         <v>332</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I129" t="s">
         <v>291</v>
       </c>
       <c r="AI129" t="s">
         <v>333</v>
       </c>
       <c r="AJ129">
         <v>64705</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>334</v>
       </c>
       <c r="E130" t="s">
         <v>83</v>
       </c>
       <c r="F130" t="s">
         <v>335</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I130" t="s">
         <v>291</v>
       </c>
       <c r="AI130" t="s">
         <v>333</v>
       </c>
       <c r="AJ130">
@@ -7335,51 +7323,51 @@
       <c r="D195" t="s">
         <v>447</v>
       </c>
       <c r="E195" t="s">
         <v>187</v>
       </c>
       <c r="F195" t="s">
         <v>448</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I195" t="s">
         <v>344</v>
       </c>
       <c r="AI195" t="s">
         <v>403</v>
       </c>
       <c r="AJ195">
         <v>64760</v>
       </c>
       <c r="AK195">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>238</v>
       </c>
       <c r="E196" t="s">
         <v>208</v>
       </c>
       <c r="F196" t="s">
         <v>449</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I196" t="s">
         <v>344</v>
       </c>
       <c r="AI196" t="s">
         <v>403</v>
       </c>
       <c r="AJ196">