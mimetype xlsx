--- v2 (2026-09-21)
+++ v3 (2026-10-18)
@@ -2366,51 +2366,51 @@
       <c r="D10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AI10" t="s">
         <v>54</v>
       </c>
       <c r="AJ10">
         <v>64586</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>56</v>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AI11" t="s">
         <v>54</v>
       </c>
       <c r="AJ11">
@@ -6614,51 +6614,51 @@
       <c r="D169" t="s">
         <v>409</v>
       </c>
       <c r="E169" t="s">
         <v>410</v>
       </c>
       <c r="F169" t="s">
         <v>411</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I169" t="s">
         <v>344</v>
       </c>
       <c r="AI169" t="s">
         <v>403</v>
       </c>
       <c r="AJ169">
         <v>64772</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>412</v>
       </c>
       <c r="E170" t="s">
         <v>141</v>
       </c>
       <c r="F170" t="s">
         <v>32</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I170" t="s">
         <v>344</v>
       </c>
       <c r="AI170" t="s">
         <v>403</v>
       </c>
       <c r="AJ170">