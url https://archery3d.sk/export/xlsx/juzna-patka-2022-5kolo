--- v3 (2026-10-18)
+++ v4 (2026-11-07)
@@ -6854,51 +6854,51 @@
       <c r="D178" t="s">
         <v>106</v>
       </c>
       <c r="E178" t="s">
         <v>51</v>
       </c>
       <c r="F178" t="s">
         <v>421</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I178" t="s">
         <v>344</v>
       </c>
       <c r="AI178" t="s">
         <v>403</v>
       </c>
       <c r="AJ178">
         <v>64743</v>
       </c>
       <c r="AK178">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>412</v>
       </c>
       <c r="E179" t="s">
         <v>321</v>
       </c>
       <c r="F179" t="s">
         <v>422</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I179" t="s">
         <v>344</v>
       </c>
       <c r="AI179" t="s">
         <v>403</v>
       </c>
       <c r="AJ179">