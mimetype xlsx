--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -2421,51 +2421,51 @@
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AI12" t="s">
         <v>54</v>
       </c>
       <c r="AJ12">
         <v>64588</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AI13" t="s">
         <v>54</v>
       </c>
       <c r="AJ13">
@@ -2586,51 +2586,51 @@
       <c r="D18" t="s">
         <v>76</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" t="s">
         <v>75</v>
       </c>
       <c r="AJ18">
         <v>64594</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>73</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AI19" t="s">
         <v>75</v>
       </c>
       <c r="AJ19">
@@ -3405,51 +3405,51 @@
       <c r="D48" t="s">
         <v>158</v>
       </c>
       <c r="E48" t="s">
         <v>159</v>
       </c>
       <c r="F48" t="s">
         <v>160</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I48" t="s">
         <v>125</v>
       </c>
       <c r="AI48" t="s">
         <v>132</v>
       </c>
       <c r="AJ48">
         <v>64624</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>161</v>
       </c>
       <c r="E49" t="s">
         <v>62</v>
       </c>
       <c r="F49" t="s">
         <v>32</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I49" t="s">
         <v>125</v>
       </c>
       <c r="AI49" t="s">
         <v>132</v>
       </c>
       <c r="AJ49">
@@ -5490,51 +5490,51 @@
       <c r="D126" t="s">
         <v>326</v>
       </c>
       <c r="E126" t="s">
         <v>327</v>
       </c>
       <c r="F126" t="s">
         <v>328</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I126" t="s">
         <v>291</v>
       </c>
       <c r="AI126" t="s">
         <v>323</v>
       </c>
       <c r="AJ126">
         <v>64697</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>33</v>
       </c>
       <c r="E127" t="s">
         <v>329</v>
       </c>
       <c r="F127" t="s">
         <v>32</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I127" t="s">
         <v>291</v>
       </c>
       <c r="AI127" t="s">
         <v>323</v>
       </c>
       <c r="AJ127">
@@ -6759,51 +6759,51 @@
       <c r="D174" t="s">
         <v>406</v>
       </c>
       <c r="E174" t="s">
         <v>416</v>
       </c>
       <c r="F174" t="s">
         <v>417</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I174" t="s">
         <v>344</v>
       </c>
       <c r="AI174" t="s">
         <v>403</v>
       </c>
       <c r="AJ174">
         <v>64777</v>
       </c>
       <c r="AK174">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>414</v>
       </c>
       <c r="E175" t="s">
         <v>223</v>
       </c>
       <c r="F175" t="s">
         <v>32</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I175" t="s">
         <v>344</v>
       </c>
       <c r="AI175" t="s">
         <v>403</v>
       </c>
       <c r="AJ175">
@@ -8214,51 +8214,51 @@
       <c r="D228" t="s">
         <v>501</v>
       </c>
       <c r="E228" t="s">
         <v>208</v>
       </c>
       <c r="F228" t="s">
         <v>502</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I228" t="s">
         <v>344</v>
       </c>
       <c r="AI228" t="s">
         <v>489</v>
       </c>
       <c r="AJ228">
         <v>64804</v>
       </c>
       <c r="AK228">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>503</v>
       </c>
       <c r="E229" t="s">
         <v>504</v>
       </c>
       <c r="F229" t="s">
         <v>32</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I229" t="s">
         <v>344</v>
       </c>
       <c r="AI229" t="s">
         <v>489</v>
       </c>
       <c r="AJ229">
@@ -8319,50 +8319,53 @@
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
         <v>452</v>
       </c>
       <c r="E232" t="s">
         <v>208</v>
       </c>
       <c r="F232" t="s">
         <v>508</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I232" t="s">
         <v>344</v>
       </c>
       <c r="AI232" t="s">
         <v>489</v>
       </c>
       <c r="AJ232">
         <v>64808</v>
+      </c>
+      <c r="AK232">
+        <v>4</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
         <v>509</v>
       </c>
       <c r="E233" t="s">
         <v>141</v>
       </c>
       <c r="F233" t="s">
         <v>32</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I233" t="s">
         <v>344</v>
       </c>
       <c r="AI233" t="s">
         <v>489</v>
       </c>
       <c r="AJ233">