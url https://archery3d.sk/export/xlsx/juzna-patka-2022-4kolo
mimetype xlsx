--- v0 (2026-05-04)
+++ v1 (2026-07-08)
@@ -2667,51 +2667,51 @@
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>35</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>62</v>
       </c>
       <c r="AJ12">
         <v>61528</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="AE13">
@@ -2821,51 +2821,51 @@
       <c r="F17" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>79</v>
       </c>
       <c r="AJ17">
         <v>61529</v>
       </c>
       <c r="AK17">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>80</v>
       </c>
       <c r="E18" t="s">
         <v>81</v>
       </c>
       <c r="F18" t="s">
         <v>82</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>47</v>
       </c>
       <c r="AE18">
@@ -2948,50 +2948,53 @@
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="AI21" t="s">
         <v>79</v>
       </c>
       <c r="AJ21">
         <v>62162</v>
       </c>
+      <c r="AK21">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>61</v>
       </c>
       <c r="AE22">
         <v>3</v>
       </c>
       <c r="AI22" t="s">
         <v>79</v>
@@ -3365,51 +3368,51 @@
       <c r="F34" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I34" t="s">
         <v>123</v>
       </c>
       <c r="J34" t="s">
         <v>140</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>134</v>
       </c>
       <c r="AJ34">
         <v>61239</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>141</v>
       </c>
       <c r="E35" t="s">
         <v>142</v>
       </c>
       <c r="F35" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I35" t="s">
         <v>123</v>
       </c>
       <c r="J35" t="s">
         <v>144</v>
       </c>
       <c r="AE35">
@@ -3934,51 +3937,51 @@
       <c r="E53" t="s">
         <v>182</v>
       </c>
       <c r="F53" t="s">
         <v>183</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I53" t="s">
         <v>156</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>161</v>
       </c>
       <c r="AJ53">
         <v>61899</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>162</v>
       </c>
       <c r="E54" t="s">
         <v>172</v>
       </c>
       <c r="F54" t="s">
         <v>184</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I54" t="s">
         <v>156</v>
       </c>
       <c r="J54" t="s">
         <v>185</v>
       </c>
       <c r="AE54">
@@ -7449,51 +7452,51 @@
       <c r="F174" t="s">
         <v>388</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I174" t="s">
         <v>350</v>
       </c>
       <c r="J174" t="s">
         <v>170</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AI174" t="s">
         <v>389</v>
       </c>
       <c r="AJ174">
         <v>59710</v>
       </c>
       <c r="AK174">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>120</v>
       </c>
       <c r="E175" t="s">
         <v>390</v>
       </c>
       <c r="F175" t="s">
         <v>34</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I175" t="s">
         <v>350</v>
       </c>
       <c r="AI175" t="s">
         <v>389</v>
       </c>
       <c r="AJ175">
@@ -9060,51 +9063,51 @@
       <c r="E228" t="s">
         <v>206</v>
       </c>
       <c r="F228" t="s">
         <v>497</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I228" t="s">
         <v>401</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AI228" t="s">
         <v>467</v>
       </c>
       <c r="AJ228">
         <v>61044</v>
       </c>
       <c r="AK228">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>498</v>
       </c>
       <c r="E229" t="s">
         <v>206</v>
       </c>
       <c r="F229" t="s">
         <v>499</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I229" t="s">
         <v>401</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AI229" t="s">
@@ -10396,51 +10399,51 @@
       <c r="F275" t="s">
         <v>558</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H275" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I275" t="s">
         <v>401</v>
       </c>
       <c r="J275" t="s">
         <v>133</v>
       </c>
       <c r="AE275">
         <v>1</v>
       </c>
       <c r="AI275" t="s">
         <v>533</v>
       </c>
       <c r="AJ275">
         <v>58831</v>
       </c>
       <c r="AK275">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:37">
       <c r="D276" t="s">
         <v>479</v>
       </c>
       <c r="E276" t="s">
         <v>559</v>
       </c>
       <c r="F276" t="s">
         <v>560</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H276" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I276" t="s">
         <v>401</v>
       </c>
       <c r="J276" t="s">
         <v>185</v>
       </c>
       <c r="AE276">
@@ -10668,51 +10671,51 @@
       <c r="E285" t="s">
         <v>103</v>
       </c>
       <c r="F285" t="s">
         <v>563</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I285" t="s">
         <v>401</v>
       </c>
       <c r="AE285">
         <v>1</v>
       </c>
       <c r="AI285" t="s">
         <v>564</v>
       </c>
       <c r="AJ285">
         <v>61954</v>
       </c>
       <c r="AK285">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="286" spans="1:37">
       <c r="D286" t="s">
         <v>565</v>
       </c>
       <c r="E286" t="s">
         <v>566</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H286" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I286" t="s">
         <v>401</v>
       </c>
       <c r="AE286">
         <v>1</v>
       </c>
       <c r="AI286" t="s">
         <v>564</v>
       </c>
       <c r="AJ286">
@@ -10759,50 +10762,53 @@
         <v>568</v>
       </c>
       <c r="E288" t="s">
         <v>103</v>
       </c>
       <c r="F288" t="s">
         <v>569</v>
       </c>
       <c r="G288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I288" t="s">
         <v>401</v>
       </c>
       <c r="AE288">
         <v>1</v>
       </c>
       <c r="AI288" t="s">
         <v>564</v>
       </c>
       <c r="AJ288">
         <v>55894</v>
+      </c>
+      <c r="AK288">
+        <v>4</v>
       </c>
     </row>
     <row r="289" spans="1:37">
       <c r="D289" t="s">
         <v>570</v>
       </c>
       <c r="E289" t="s">
         <v>131</v>
       </c>
       <c r="F289" t="s">
         <v>571</v>
       </c>
       <c r="G289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I289" t="s">
         <v>401</v>
       </c>
       <c r="AE289">
         <v>1</v>
       </c>
       <c r="AI289" t="s">