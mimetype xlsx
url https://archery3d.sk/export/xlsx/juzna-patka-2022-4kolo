--- v1 (2026-07-08)
+++ v2 (2026-09-07)
@@ -5437,51 +5437,51 @@
       <c r="F104" t="s">
         <v>286</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I104" t="s">
         <v>211</v>
       </c>
       <c r="J104" t="s">
         <v>287</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>256</v>
       </c>
       <c r="AJ104">
         <v>60572</v>
       </c>
       <c r="AK104">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>238</v>
       </c>
       <c r="E105" t="s">
         <v>288</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I105" t="s">
         <v>211</v>
       </c>
       <c r="J105" t="s">
         <v>289</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
@@ -6905,53 +6905,50 @@
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I156" t="s">
         <v>350</v>
       </c>
       <c r="J156" t="s">
         <v>185</v>
       </c>
       <c r="AD156" t="s">
         <v>351</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
         <v>352</v>
       </c>
       <c r="AJ156">
         <v>59275</v>
       </c>
-      <c r="AK156">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>353</v>
       </c>
       <c r="E157" t="s">
         <v>354</v>
       </c>
       <c r="F157" t="s">
         <v>34</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I157" t="s">
         <v>350</v>
       </c>
       <c r="AI157" t="s">
         <v>355</v>
       </c>
       <c r="AJ157">
         <v>62417</v>
@@ -7056,53 +7053,50 @@
       </c>
       <c r="F161" t="s">
         <v>364</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I161" t="s">
         <v>350</v>
       </c>
       <c r="J161" t="s">
         <v>185</v>
       </c>
       <c r="AE161">
         <v>2</v>
       </c>
       <c r="AI161" t="s">
         <v>361</v>
       </c>
       <c r="AJ161">
         <v>60347</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>365</v>
       </c>
       <c r="E162" t="s">
         <v>366</v>
       </c>
       <c r="F162" t="s">
         <v>367</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I162" t="s">
         <v>350</v>
       </c>
       <c r="J162" t="s">
         <v>185</v>
       </c>
       <c r="AI162" t="s">
         <v>361</v>
@@ -7539,51 +7533,51 @@
       <c r="F177" t="s">
         <v>392</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I177" t="s">
         <v>350</v>
       </c>
       <c r="J177" t="s">
         <v>144</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AI177" t="s">
         <v>393</v>
       </c>
       <c r="AJ177">
         <v>61017</v>
       </c>
       <c r="AK177">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>394</v>
       </c>
       <c r="E178" t="s">
         <v>395</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I178" t="s">
         <v>350</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AI178" t="s">
         <v>393</v>
       </c>
       <c r="AJ178">
@@ -8714,51 +8708,51 @@
       <c r="F217" t="s">
         <v>472</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I217" t="s">
         <v>401</v>
       </c>
       <c r="J217" t="s">
         <v>185</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AI217" t="s">
         <v>467</v>
       </c>
       <c r="AJ217">
         <v>61203</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>452</v>
       </c>
       <c r="E218" t="s">
         <v>285</v>
       </c>
       <c r="F218" t="s">
         <v>473</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I218" t="s">
         <v>401</v>
       </c>
       <c r="J218" t="s">
         <v>185</v>
       </c>
       <c r="AE218">