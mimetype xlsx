--- v2 (2026-09-07)
+++ v3 (2026-11-07)
@@ -2949,51 +2949,51 @@
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="AI21" t="s">
         <v>79</v>
       </c>
       <c r="AJ21">
         <v>62162</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>61</v>
       </c>
       <c r="AE22">
         <v>3</v>
       </c>
       <c r="AI22" t="s">
@@ -3368,51 +3368,51 @@
       <c r="F34" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I34" t="s">
         <v>123</v>
       </c>
       <c r="J34" t="s">
         <v>140</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>134</v>
       </c>
       <c r="AJ34">
         <v>61239</v>
       </c>
       <c r="AK34">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>141</v>
       </c>
       <c r="E35" t="s">
         <v>142</v>
       </c>
       <c r="F35" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I35" t="s">
         <v>123</v>
       </c>
       <c r="J35" t="s">
         <v>144</v>
       </c>
       <c r="AE35">
@@ -7533,51 +7533,51 @@
       <c r="F177" t="s">
         <v>392</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I177" t="s">
         <v>350</v>
       </c>
       <c r="J177" t="s">
         <v>144</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AI177" t="s">
         <v>393</v>
       </c>
       <c r="AJ177">
         <v>61017</v>
       </c>
       <c r="AK177">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>394</v>
       </c>
       <c r="E178" t="s">
         <v>395</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I178" t="s">
         <v>350</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AI178" t="s">
         <v>393</v>
       </c>
       <c r="AJ178">
@@ -8810,51 +8810,51 @@
       <c r="F220" t="s">
         <v>477</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I220" t="s">
         <v>401</v>
       </c>
       <c r="J220" t="s">
         <v>478</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>467</v>
       </c>
       <c r="AJ220">
         <v>56870</v>
       </c>
       <c r="AK220">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>264</v>
       </c>
       <c r="E221" t="s">
         <v>479</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I221" t="s">
         <v>401</v>
       </c>
       <c r="J221" t="s">
         <v>216</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AI221" t="s">
@@ -9359,51 +9359,51 @@
       <c r="F238" t="s">
         <v>511</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I238" t="s">
         <v>401</v>
       </c>
       <c r="J238" t="s">
         <v>35</v>
       </c>
       <c r="AE238">
         <v>1</v>
       </c>
       <c r="AI238" t="s">
         <v>467</v>
       </c>
       <c r="AJ238">
         <v>60340</v>
       </c>
       <c r="AK238">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
         <v>486</v>
       </c>
       <c r="E239" t="s">
         <v>252</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I239" t="s">
         <v>401</v>
       </c>
       <c r="J239" t="s">
         <v>512</v>
       </c>
       <c r="AE239">
         <v>1</v>
       </c>
       <c r="AI239" t="s">
@@ -10393,51 +10393,51 @@
       <c r="F275" t="s">
         <v>558</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H275" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I275" t="s">
         <v>401</v>
       </c>
       <c r="J275" t="s">
         <v>133</v>
       </c>
       <c r="AE275">
         <v>1</v>
       </c>
       <c r="AI275" t="s">
         <v>533</v>
       </c>
       <c r="AJ275">
         <v>58831</v>
       </c>
       <c r="AK275">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:37">
       <c r="D276" t="s">
         <v>479</v>
       </c>
       <c r="E276" t="s">
         <v>559</v>
       </c>
       <c r="F276" t="s">
         <v>560</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H276" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I276" t="s">
         <v>401</v>
       </c>
       <c r="J276" t="s">
         <v>185</v>
       </c>
       <c r="AE276">