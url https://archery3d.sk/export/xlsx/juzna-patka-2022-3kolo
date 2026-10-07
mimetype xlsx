--- v4 (2026-09-13)
+++ v5 (2026-10-07)
@@ -3184,51 +3184,51 @@
       <c r="E26" t="s">
         <v>82</v>
       </c>
       <c r="F26" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>38</v>
       </c>
       <c r="AI26" t="s">
         <v>84</v>
       </c>
       <c r="AJ26">
         <v>61031</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>85</v>
       </c>
       <c r="E27" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="J27" t="s">
         <v>43</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
@@ -3748,51 +3748,51 @@
       <c r="F44" t="s">
         <v>137</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I44" t="s">
         <v>130</v>
       </c>
       <c r="J44" t="s">
         <v>138</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>139</v>
       </c>
       <c r="AJ44">
         <v>59452</v>
       </c>
       <c r="AK44">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>140</v>
       </c>
       <c r="E45" t="s">
         <v>141</v>
       </c>
       <c r="F45" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I45" t="s">
         <v>130</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
@@ -8765,51 +8765,51 @@
       <c r="F220" t="s">
         <v>437</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I220" t="s">
         <v>378</v>
       </c>
       <c r="J220" t="s">
         <v>156</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>423</v>
       </c>
       <c r="AJ220">
         <v>59843</v>
       </c>
       <c r="AK220">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>427</v>
       </c>
       <c r="E221" t="s">
         <v>101</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I221" t="s">
         <v>378</v>
       </c>
       <c r="J221" t="s">
         <v>438</v>
       </c>
       <c r="AI221" t="s">
         <v>423</v>
       </c>
       <c r="AJ221">
@@ -11207,51 +11207,51 @@
       <c r="F307" t="s">
         <v>552</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H307" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I307" t="s">
         <v>442</v>
       </c>
       <c r="J307" t="s">
         <v>38</v>
       </c>
       <c r="AE307">
         <v>1</v>
       </c>
       <c r="AI307" t="s">
         <v>516</v>
       </c>
       <c r="AJ307">
         <v>58808</v>
       </c>
       <c r="AK307">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="308" spans="1:37">
       <c r="D308" t="s">
         <v>537</v>
       </c>
       <c r="E308" t="s">
         <v>538</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H308" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I308" t="s">
         <v>442</v>
       </c>
       <c r="AI308" t="s">
         <v>516</v>
       </c>
       <c r="AJ308">
         <v>60600</v>
       </c>
     </row>
@@ -11932,51 +11932,51 @@
       <c r="F332" t="s">
         <v>586</v>
       </c>
       <c r="G332" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H332" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I332" t="s">
         <v>442</v>
       </c>
       <c r="J332" t="s">
         <v>146</v>
       </c>
       <c r="AE332">
         <v>1</v>
       </c>
       <c r="AI332" t="s">
         <v>569</v>
       </c>
       <c r="AJ332">
         <v>58492</v>
       </c>
       <c r="AK332">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="333" spans="1:37">
       <c r="D333" t="s">
         <v>180</v>
       </c>
       <c r="E333" t="s">
         <v>576</v>
       </c>
       <c r="G333" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H333" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I333" t="s">
         <v>442</v>
       </c>
       <c r="AE333">
         <v>1</v>
       </c>
       <c r="AI333" t="s">
         <v>569</v>
       </c>
       <c r="AJ333">
@@ -12233,51 +12233,51 @@
       <c r="E343" t="s">
         <v>596</v>
       </c>
       <c r="F343" t="s">
         <v>597</v>
       </c>
       <c r="G343" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H343" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I343" t="s">
         <v>442</v>
       </c>
       <c r="J343" t="s">
         <v>43</v>
       </c>
       <c r="AI343" t="s">
         <v>569</v>
       </c>
       <c r="AJ343">
         <v>59624</v>
       </c>
       <c r="AK343">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="344" spans="1:37">
       <c r="D344" t="s">
         <v>598</v>
       </c>
       <c r="E344" t="s">
         <v>599</v>
       </c>
       <c r="F344" t="s">
         <v>600</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H344" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I344" t="s">
         <v>442</v>
       </c>
       <c r="J344" t="s">
         <v>601</v>
       </c>
       <c r="AE344">