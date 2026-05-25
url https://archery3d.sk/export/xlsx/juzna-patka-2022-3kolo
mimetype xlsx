--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -3183,50 +3183,53 @@
       </c>
       <c r="E26" t="s">
         <v>82</v>
       </c>
       <c r="F26" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>38</v>
       </c>
       <c r="AI26" t="s">
         <v>84</v>
       </c>
       <c r="AJ26">
         <v>61031</v>
       </c>
+      <c r="AK26">
+        <v>5</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>85</v>
       </c>
       <c r="E27" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="J27" t="s">
         <v>43</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>84</v>
@@ -3745,51 +3748,51 @@
       <c r="F44" t="s">
         <v>137</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I44" t="s">
         <v>130</v>
       </c>
       <c r="J44" t="s">
         <v>138</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>139</v>
       </c>
       <c r="AJ44">
         <v>59452</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>140</v>
       </c>
       <c r="E45" t="s">
         <v>141</v>
       </c>
       <c r="F45" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I45" t="s">
         <v>130</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
@@ -4326,51 +4329,51 @@
       <c r="E63" t="s">
         <v>78</v>
       </c>
       <c r="F63" t="s">
         <v>188</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I63" t="s">
         <v>165</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>166</v>
       </c>
       <c r="AJ63">
         <v>60397</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>180</v>
       </c>
       <c r="E64" t="s">
         <v>118</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I64" t="s">
         <v>165</v>
       </c>
       <c r="AI64" t="s">
         <v>166</v>
       </c>
       <c r="AJ64">
@@ -10255,51 +10258,51 @@
       <c r="E272" t="s">
         <v>206</v>
       </c>
       <c r="F272" t="s">
         <v>523</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H272" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I272" t="s">
         <v>442</v>
       </c>
       <c r="AE272">
         <v>1</v>
       </c>
       <c r="AI272" t="s">
         <v>516</v>
       </c>
       <c r="AJ272">
         <v>59424</v>
       </c>
       <c r="AK272">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="273" spans="1:37">
       <c r="D273" t="s">
         <v>127</v>
       </c>
       <c r="E273" t="s">
         <v>306</v>
       </c>
       <c r="F273" t="s">
         <v>524</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H273" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I273" t="s">
         <v>442</v>
       </c>
       <c r="J273" t="s">
         <v>525</v>
       </c>
       <c r="AE273">
@@ -12472,50 +12475,53 @@
         <v>539</v>
       </c>
       <c r="E351" t="s">
         <v>203</v>
       </c>
       <c r="F351" t="s">
         <v>611</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H351" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I351" t="s">
         <v>442</v>
       </c>
       <c r="AE351">
         <v>1</v>
       </c>
       <c r="AI351" t="s">
         <v>602</v>
       </c>
       <c r="AJ351">
         <v>55889</v>
+      </c>
+      <c r="AK351">
+        <v>5</v>
       </c>
     </row>
     <row r="352" spans="1:37">
       <c r="D352" t="s">
         <v>612</v>
       </c>
       <c r="E352" t="s">
         <v>613</v>
       </c>
       <c r="F352" t="s">
         <v>614</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I352" t="s">
         <v>442</v>
       </c>
       <c r="J352" t="s">
         <v>615</v>
       </c>
       <c r="AE352">