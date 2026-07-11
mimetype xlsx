--- v1 (2026-05-25)
+++ v2 (2026-07-11)
@@ -11938,51 +11938,51 @@
       <c r="F332" t="s">
         <v>586</v>
       </c>
       <c r="G332" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H332" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I332" t="s">
         <v>442</v>
       </c>
       <c r="J332" t="s">
         <v>146</v>
       </c>
       <c r="AE332">
         <v>1</v>
       </c>
       <c r="AI332" t="s">
         <v>569</v>
       </c>
       <c r="AJ332">
         <v>58492</v>
       </c>
       <c r="AK332">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:37">
       <c r="D333" t="s">
         <v>180</v>
       </c>
       <c r="E333" t="s">
         <v>576</v>
       </c>
       <c r="G333" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H333" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I333" t="s">
         <v>442</v>
       </c>
       <c r="AE333">
         <v>1</v>
       </c>
       <c r="AI333" t="s">
         <v>569</v>
       </c>
       <c r="AJ333">
@@ -12477,51 +12477,51 @@
       <c r="E351" t="s">
         <v>203</v>
       </c>
       <c r="F351" t="s">
         <v>611</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H351" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I351" t="s">
         <v>442</v>
       </c>
       <c r="AE351">
         <v>1</v>
       </c>
       <c r="AI351" t="s">
         <v>602</v>
       </c>
       <c r="AJ351">
         <v>55889</v>
       </c>
       <c r="AK351">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="352" spans="1:37">
       <c r="D352" t="s">
         <v>612</v>
       </c>
       <c r="E352" t="s">
         <v>613</v>
       </c>
       <c r="F352" t="s">
         <v>614</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I352" t="s">
         <v>442</v>
       </c>
       <c r="J352" t="s">
         <v>615</v>
       </c>
       <c r="AE352">