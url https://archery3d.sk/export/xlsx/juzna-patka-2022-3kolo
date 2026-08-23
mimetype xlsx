--- v2 (2026-07-11)
+++ v3 (2026-08-23)
@@ -7816,53 +7816,50 @@
       </c>
       <c r="G187" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I187" t="s">
         <v>378</v>
       </c>
       <c r="J187" t="s">
         <v>162</v>
       </c>
       <c r="AD187" t="s">
         <v>383</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>384</v>
       </c>
       <c r="AJ187">
         <v>58141</v>
       </c>
-      <c r="AK187">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>385</v>
       </c>
       <c r="E188" t="s">
         <v>386</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I188" t="s">
         <v>378</v>
       </c>
       <c r="AE188">
         <v>2</v>
       </c>
       <c r="AI188" t="s">
         <v>387</v>
       </c>
       <c r="AJ188">
         <v>59417</v>
@@ -7961,53 +7958,50 @@
       </c>
       <c r="E192" t="s">
         <v>394</v>
       </c>
       <c r="F192" t="s">
         <v>395</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I192" t="s">
         <v>378</v>
       </c>
       <c r="J192" t="s">
         <v>162</v>
       </c>
       <c r="AI192" t="s">
         <v>392</v>
       </c>
       <c r="AJ192">
         <v>56285</v>
       </c>
-      <c r="AK192">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>396</v>
       </c>
       <c r="E193" t="s">
         <v>200</v>
       </c>
       <c r="F193" t="s">
         <v>397</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I193" t="s">
         <v>378</v>
       </c>
       <c r="AE193">
         <v>2</v>
       </c>
       <c r="AI193" t="s">
         <v>398</v>
@@ -8771,51 +8765,51 @@
       <c r="F220" t="s">
         <v>437</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I220" t="s">
         <v>378</v>
       </c>
       <c r="J220" t="s">
         <v>156</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>423</v>
       </c>
       <c r="AJ220">
         <v>59843</v>
       </c>
       <c r="AK220">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>427</v>
       </c>
       <c r="E221" t="s">
         <v>101</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I221" t="s">
         <v>378</v>
       </c>
       <c r="J221" t="s">
         <v>438</v>
       </c>
       <c r="AI221" t="s">
         <v>423</v>
       </c>
       <c r="AJ221">
@@ -11550,51 +11544,51 @@
       <c r="F318" t="s">
         <v>565</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H318" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I318" t="s">
         <v>442</v>
       </c>
       <c r="J318" t="s">
         <v>162</v>
       </c>
       <c r="AE318">
         <v>1</v>
       </c>
       <c r="AI318" t="s">
         <v>516</v>
       </c>
       <c r="AJ318">
         <v>57083</v>
       </c>
       <c r="AK318">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="319" spans="1:37">
       <c r="D319" t="s">
         <v>566</v>
       </c>
       <c r="E319" t="s">
         <v>271</v>
       </c>
       <c r="F319" t="s">
         <v>567</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H319" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I319" t="s">
         <v>442</v>
       </c>
       <c r="J319" t="s">
         <v>114</v>
       </c>
       <c r="AE319">