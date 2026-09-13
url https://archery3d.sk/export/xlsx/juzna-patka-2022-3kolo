--- v3 (2026-08-23)
+++ v4 (2026-09-13)
@@ -8765,51 +8765,51 @@
       <c r="F220" t="s">
         <v>437</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I220" t="s">
         <v>378</v>
       </c>
       <c r="J220" t="s">
         <v>156</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>423</v>
       </c>
       <c r="AJ220">
         <v>59843</v>
       </c>
       <c r="AK220">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>427</v>
       </c>
       <c r="E221" t="s">
         <v>101</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I221" t="s">
         <v>378</v>
       </c>
       <c r="J221" t="s">
         <v>438</v>
       </c>
       <c r="AI221" t="s">
         <v>423</v>
       </c>
       <c r="AJ221">