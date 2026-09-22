--- v2 (2026-08-18)
+++ v3 (2026-09-22)
@@ -3561,51 +3561,51 @@
       <c r="F33" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I33" t="s">
         <v>113</v>
       </c>
       <c r="J33" t="s">
         <v>121</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>118</v>
       </c>
       <c r="AJ33">
         <v>58172</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
       <c r="F34" t="s">
         <v>124</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I34" t="s">
         <v>113</v>
       </c>
       <c r="J34" t="s">
         <v>125</v>
       </c>
       <c r="AE34">
@@ -7347,51 +7347,51 @@
       <c r="F165" t="s">
         <v>364</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I165" t="s">
         <v>254</v>
       </c>
       <c r="J165" t="s">
         <v>365</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>307</v>
       </c>
       <c r="AJ165">
         <v>56802</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>287</v>
       </c>
       <c r="E166" t="s">
         <v>176</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I166" t="s">
         <v>254</v>
       </c>
       <c r="J166" t="s">
         <v>289</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
@@ -12192,51 +12192,51 @@
       <c r="F336" t="s">
         <v>611</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H336" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I336" t="s">
         <v>477</v>
       </c>
       <c r="J336" t="s">
         <v>131</v>
       </c>
       <c r="AE336">
         <v>1</v>
       </c>
       <c r="AI336" t="s">
         <v>560</v>
       </c>
       <c r="AJ336">
         <v>57077</v>
       </c>
       <c r="AK336">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="337" spans="1:37">
       <c r="D337" t="s">
         <v>612</v>
       </c>
       <c r="E337" t="s">
         <v>335</v>
       </c>
       <c r="F337" t="s">
         <v>613</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H337" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I337" t="s">
         <v>477</v>
       </c>
       <c r="J337" t="s">
         <v>93</v>
       </c>
       <c r="AE337">
@@ -12890,51 +12890,51 @@
       <c r="F361" t="s">
         <v>648</v>
       </c>
       <c r="G361" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H361" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I361" t="s">
         <v>477</v>
       </c>
       <c r="J361" t="s">
         <v>125</v>
       </c>
       <c r="AE361">
         <v>1</v>
       </c>
       <c r="AI361" t="s">
         <v>615</v>
       </c>
       <c r="AJ361">
         <v>58367</v>
       </c>
       <c r="AK361">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="362" spans="1:37">
       <c r="D362" t="s">
         <v>649</v>
       </c>
       <c r="E362" t="s">
         <v>650</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H362" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I362" t="s">
         <v>477</v>
       </c>
       <c r="J362" t="s">
         <v>117</v>
       </c>
       <c r="AE362">
         <v>1</v>
       </c>
       <c r="AI362" t="s">