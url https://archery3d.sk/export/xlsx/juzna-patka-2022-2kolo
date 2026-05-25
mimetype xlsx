--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -3089,50 +3089,53 @@
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>38</v>
       </c>
       <c r="AI18" t="s">
         <v>61</v>
       </c>
       <c r="AJ18">
         <v>58344</v>
       </c>
+      <c r="AK18">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>70</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>73</v>
       </c>
       <c r="AI19" t="s">
         <v>74</v>
@@ -3558,51 +3561,51 @@
       <c r="F33" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I33" t="s">
         <v>113</v>
       </c>
       <c r="J33" t="s">
         <v>121</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>118</v>
       </c>
       <c r="AJ33">
         <v>58172</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
       <c r="F34" t="s">
         <v>124</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I34" t="s">
         <v>113</v>
       </c>
       <c r="J34" t="s">
         <v>125</v>
       </c>
       <c r="AE34">
@@ -4101,51 +4104,51 @@
       <c r="E51" t="s">
         <v>47</v>
       </c>
       <c r="F51" t="s">
         <v>174</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I51" t="s">
         <v>165</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>172</v>
       </c>
       <c r="AJ51">
         <v>57877</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>175</v>
       </c>
       <c r="E52" t="s">
         <v>176</v>
       </c>
       <c r="F52" t="s">
         <v>177</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I52" t="s">
         <v>165</v>
       </c>
       <c r="J52" t="s">
         <v>103</v>
       </c>
       <c r="AE52">
@@ -12981,50 +12984,53 @@
         <v>586</v>
       </c>
       <c r="E364" t="s">
         <v>230</v>
       </c>
       <c r="F364" t="s">
         <v>653</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H364" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I364" t="s">
         <v>477</v>
       </c>
       <c r="AE364">
         <v>1</v>
       </c>
       <c r="AI364" t="s">
         <v>651</v>
       </c>
       <c r="AJ364">
         <v>55886</v>
+      </c>
+      <c r="AK364">
+        <v>5</v>
       </c>
     </row>
     <row r="365" spans="1:37">
       <c r="D365" t="s">
         <v>654</v>
       </c>
       <c r="E365" t="s">
         <v>655</v>
       </c>
       <c r="F365" t="s">
         <v>33</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H365" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I365" t="s">
         <v>477</v>
       </c>
       <c r="AI365" t="s">
         <v>651</v>
       </c>
       <c r="AJ365">