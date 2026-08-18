--- v1 (2026-05-25)
+++ v2 (2026-08-18)
@@ -4071,53 +4071,50 @@
       </c>
       <c r="E50" t="s">
         <v>105</v>
       </c>
       <c r="F50" t="s">
         <v>171</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I50" t="s">
         <v>165</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>172</v>
       </c>
       <c r="AJ50">
         <v>58371</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>173</v>
       </c>
       <c r="E51" t="s">
         <v>47</v>
       </c>
       <c r="F51" t="s">
         <v>174</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I51" t="s">
         <v>165</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>172</v>
@@ -8585,53 +8582,50 @@
       </c>
       <c r="G210" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I210" t="s">
         <v>410</v>
       </c>
       <c r="J210" t="s">
         <v>131</v>
       </c>
       <c r="AD210" t="s">
         <v>415</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AI210" t="s">
         <v>416</v>
       </c>
       <c r="AJ210">
         <v>57372</v>
       </c>
-      <c r="AK210">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>417</v>
       </c>
       <c r="E211" t="s">
         <v>418</v>
       </c>
       <c r="F211" t="s">
         <v>33</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I211" t="s">
         <v>410</v>
       </c>
       <c r="AI211" t="s">
         <v>419</v>
       </c>
       <c r="AJ211">
         <v>59164</v>
@@ -8846,53 +8840,50 @@
       </c>
       <c r="E219" t="s">
         <v>433</v>
       </c>
       <c r="F219" t="s">
         <v>434</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H219" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I219" t="s">
         <v>410</v>
       </c>
       <c r="J219" t="s">
         <v>131</v>
       </c>
       <c r="AI219" t="s">
         <v>424</v>
       </c>
       <c r="AJ219">
         <v>56280</v>
       </c>
-      <c r="AK219">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>260</v>
       </c>
       <c r="E220" t="s">
         <v>299</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I220" t="s">
         <v>410</v>
       </c>
       <c r="J220" t="s">
         <v>296</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>435</v>
@@ -9476,51 +9467,51 @@
       <c r="F241" t="s">
         <v>462</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I241" t="s">
         <v>410</v>
       </c>
       <c r="J241" t="s">
         <v>103</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AI241" t="s">
         <v>455</v>
       </c>
       <c r="AJ241">
         <v>58181</v>
       </c>
       <c r="AK241">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>456</v>
       </c>
       <c r="E242" t="s">
         <v>457</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I242" t="s">
         <v>410</v>
       </c>
       <c r="J242" t="s">
         <v>45</v>
       </c>
       <c r="AI242" t="s">
         <v>455</v>
       </c>
       <c r="AJ242">
@@ -12201,51 +12192,51 @@
       <c r="F336" t="s">
         <v>611</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H336" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I336" t="s">
         <v>477</v>
       </c>
       <c r="J336" t="s">
         <v>131</v>
       </c>
       <c r="AE336">
         <v>1</v>
       </c>
       <c r="AI336" t="s">
         <v>560</v>
       </c>
       <c r="AJ336">
         <v>57077</v>
       </c>
       <c r="AK336">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="337" spans="1:37">
       <c r="D337" t="s">
         <v>612</v>
       </c>
       <c r="E337" t="s">
         <v>335</v>
       </c>
       <c r="F337" t="s">
         <v>613</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H337" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I337" t="s">
         <v>477</v>
       </c>
       <c r="J337" t="s">
         <v>93</v>
       </c>
       <c r="AE337">
@@ -12899,51 +12890,51 @@
       <c r="F361" t="s">
         <v>648</v>
       </c>
       <c r="G361" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H361" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I361" t="s">
         <v>477</v>
       </c>
       <c r="J361" t="s">
         <v>125</v>
       </c>
       <c r="AE361">
         <v>1</v>
       </c>
       <c r="AI361" t="s">
         <v>615</v>
       </c>
       <c r="AJ361">
         <v>58367</v>
       </c>
       <c r="AK361">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:37">
       <c r="D362" t="s">
         <v>649</v>
       </c>
       <c r="E362" t="s">
         <v>650</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H362" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I362" t="s">
         <v>477</v>
       </c>
       <c r="J362" t="s">
         <v>117</v>
       </c>
       <c r="AE362">
         <v>1</v>
       </c>
       <c r="AI362" t="s">
@@ -12986,51 +12977,51 @@
       <c r="E364" t="s">
         <v>230</v>
       </c>
       <c r="F364" t="s">
         <v>653</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H364" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I364" t="s">
         <v>477</v>
       </c>
       <c r="AE364">
         <v>1</v>
       </c>
       <c r="AI364" t="s">
         <v>651</v>
       </c>
       <c r="AJ364">
         <v>55886</v>
       </c>
       <c r="AK364">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="365" spans="1:37">
       <c r="D365" t="s">
         <v>654</v>
       </c>
       <c r="E365" t="s">
         <v>655</v>
       </c>
       <c r="F365" t="s">
         <v>33</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H365" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I365" t="s">
         <v>477</v>
       </c>
       <c r="AI365" t="s">
         <v>651</v>
       </c>
       <c r="AJ365">
@@ -13270,51 +13261,51 @@
       <c r="E374" t="s">
         <v>230</v>
       </c>
       <c r="F374" t="s">
         <v>670</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H374" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I374" t="s">
         <v>477</v>
       </c>
       <c r="AE374">
         <v>1</v>
       </c>
       <c r="AI374" t="s">
         <v>651</v>
       </c>
       <c r="AJ374">
         <v>58016</v>
       </c>
       <c r="AK374">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="375" spans="1:37">
       <c r="D375" t="s">
         <v>671</v>
       </c>
       <c r="E375" t="s">
         <v>672</v>
       </c>
       <c r="F375" t="s">
         <v>673</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H375" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I375" t="s">
         <v>477</v>
       </c>
       <c r="J375" t="s">
         <v>674</v>
       </c>
       <c r="AE375">