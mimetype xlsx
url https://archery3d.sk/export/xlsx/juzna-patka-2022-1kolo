--- v2 (2026-09-14)
+++ v3 (2026-10-08)
@@ -2640,51 +2640,51 @@
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>42</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AI6" t="s">
         <v>43</v>
       </c>
       <c r="AJ6">
         <v>55053</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>36</v>
       </c>
       <c r="AE7">
@@ -2864,51 +2864,51 @@
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>50</v>
       </c>
       <c r="AI13" t="s">
         <v>58</v>
       </c>
       <c r="AJ13">
         <v>56212</v>
       </c>
       <c r="AK13">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>67</v>
       </c>
       <c r="F14" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="AE14">
@@ -9252,51 +9252,51 @@
       <c r="F237" t="s">
         <v>441</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H237" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I237" t="s">
         <v>383</v>
       </c>
       <c r="J237" t="s">
         <v>137</v>
       </c>
       <c r="AE237">
         <v>2</v>
       </c>
       <c r="AI237" t="s">
         <v>436</v>
       </c>
       <c r="AJ237">
         <v>55647</v>
       </c>
       <c r="AK237">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>442</v>
       </c>
       <c r="E238" t="s">
         <v>83</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I238" t="s">
         <v>383</v>
       </c>
       <c r="J238" t="s">
         <v>443</v>
       </c>
       <c r="AI238" t="s">
         <v>436</v>
       </c>
       <c r="AJ238">
@@ -11074,51 +11074,51 @@
       <c r="F299" t="s">
         <v>544</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H299" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I299" t="s">
         <v>450</v>
       </c>
       <c r="J299" t="s">
         <v>50</v>
       </c>
       <c r="AE299">
         <v>1</v>
       </c>
       <c r="AI299" t="s">
         <v>525</v>
       </c>
       <c r="AJ299">
         <v>55369</v>
       </c>
       <c r="AK299">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="300" spans="1:37">
       <c r="D300" t="s">
         <v>545</v>
       </c>
       <c r="E300" t="s">
         <v>39</v>
       </c>
       <c r="F300" t="s">
         <v>546</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H300" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I300" t="s">
         <v>450</v>
       </c>
       <c r="J300" t="s">
         <v>118</v>
       </c>
       <c r="AE300">