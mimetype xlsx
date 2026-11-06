--- v3 (2026-10-08)
+++ v4 (2026-11-06)
@@ -3657,51 +3657,51 @@
       <c r="F39" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
         <v>117</v>
       </c>
       <c r="J39" t="s">
         <v>140</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>124</v>
       </c>
       <c r="AJ39">
         <v>55703</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I40" t="s">
         <v>117</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>124</v>
       </c>
       <c r="AJ40">
@@ -11877,51 +11877,51 @@
       <c r="F327" t="s">
         <v>581</v>
       </c>
       <c r="G327" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H327" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I327" t="s">
         <v>450</v>
       </c>
       <c r="J327" t="s">
         <v>582</v>
       </c>
       <c r="AE327">
         <v>1</v>
       </c>
       <c r="AI327" t="s">
         <v>525</v>
       </c>
       <c r="AJ327">
         <v>55781</v>
       </c>
       <c r="AK327">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="328" spans="1:37">
       <c r="D328" t="s">
         <v>583</v>
       </c>
       <c r="E328" t="s">
         <v>584</v>
       </c>
       <c r="F328" t="s">
         <v>585</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H328" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I328" t="s">
         <v>450</v>
       </c>
       <c r="J328" t="s">
         <v>133</v>
       </c>
       <c r="AE328">