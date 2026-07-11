--- v0 (2026-05-04)
+++ v1 (2026-07-11)
@@ -2710,51 +2710,51 @@
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>43</v>
       </c>
       <c r="AJ8">
         <v>56499</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>54</v>
       </c>
       <c r="AE9">
@@ -2863,84 +2863,87 @@
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>50</v>
       </c>
       <c r="AI13" t="s">
         <v>58</v>
       </c>
       <c r="AJ13">
         <v>56212</v>
       </c>
+      <c r="AK13">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>67</v>
       </c>
       <c r="F14" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>58</v>
       </c>
       <c r="AJ14">
         <v>56500</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>69</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>71</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>73</v>
       </c>
       <c r="AI15" t="s">
@@ -3654,51 +3657,51 @@
       <c r="F39" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
         <v>117</v>
       </c>
       <c r="J39" t="s">
         <v>140</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>124</v>
       </c>
       <c r="AJ39">
         <v>55703</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I40" t="s">
         <v>117</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>124</v>
       </c>
       <c r="AJ40">
@@ -4332,51 +4335,51 @@
       <c r="E63" t="s">
         <v>184</v>
       </c>
       <c r="F63" t="s">
         <v>185</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I63" t="s">
         <v>147</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>155</v>
       </c>
       <c r="AJ63">
         <v>56238</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>186</v>
       </c>
       <c r="E64" t="s">
         <v>166</v>
       </c>
       <c r="F64" t="s">
         <v>187</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I64" t="s">
         <v>147</v>
       </c>
       <c r="J64" t="s">
         <v>133</v>
       </c>
       <c r="AE64">
@@ -9162,51 +9165,51 @@
       <c r="F234" t="s">
         <v>435</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I234" t="s">
         <v>383</v>
       </c>
       <c r="J234" t="s">
         <v>98</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AI234" t="s">
         <v>431</v>
       </c>
       <c r="AJ234">
         <v>56033</v>
       </c>
       <c r="AK234">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>394</v>
       </c>
       <c r="E235" t="s">
         <v>101</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I235" t="s">
         <v>383</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AI235" t="s">
         <v>436</v>
       </c>
       <c r="AJ235">
@@ -12118,51 +12121,51 @@
       <c r="F335" t="s">
         <v>598</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H335" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I335" t="s">
         <v>450</v>
       </c>
       <c r="J335" t="s">
         <v>42</v>
       </c>
       <c r="AE335">
         <v>1</v>
       </c>
       <c r="AI335" t="s">
         <v>590</v>
       </c>
       <c r="AJ335">
         <v>56914</v>
       </c>
       <c r="AK335">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:37">
       <c r="D336" t="s">
         <v>599</v>
       </c>
       <c r="E336" t="s">
         <v>600</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H336" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I336" t="s">
         <v>450</v>
       </c>
       <c r="AE336">
         <v>1</v>
       </c>
       <c r="AI336" t="s">
         <v>590</v>
       </c>
       <c r="AJ336">
@@ -12701,50 +12704,53 @@
         <v>547</v>
       </c>
       <c r="E356" t="s">
         <v>90</v>
       </c>
       <c r="F356" t="s">
         <v>625</v>
       </c>
       <c r="G356" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H356" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I356" t="s">
         <v>450</v>
       </c>
       <c r="AE356">
         <v>1</v>
       </c>
       <c r="AI356" t="s">
         <v>617</v>
       </c>
       <c r="AJ356">
         <v>55883</v>
+      </c>
+      <c r="AK356">
+        <v>4</v>
       </c>
     </row>
     <row r="357" spans="1:37">
       <c r="D357" t="s">
         <v>626</v>
       </c>
       <c r="E357" t="s">
         <v>101</v>
       </c>
       <c r="F357" t="s">
         <v>627</v>
       </c>
       <c r="G357" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H357" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I357" t="s">
         <v>450</v>
       </c>
       <c r="J357" t="s">
         <v>178</v>
       </c>
       <c r="AE357">