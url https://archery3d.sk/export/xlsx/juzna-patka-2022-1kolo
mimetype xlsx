--- v1 (2026-07-11)
+++ v2 (2026-09-14)
@@ -6103,51 +6103,51 @@
       <c r="E125" t="s">
         <v>285</v>
       </c>
       <c r="F125" t="s">
         <v>286</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I125" t="s">
         <v>214</v>
       </c>
       <c r="J125" t="s">
         <v>287</v>
       </c>
       <c r="AI125" t="s">
         <v>263</v>
       </c>
       <c r="AJ125">
         <v>56378</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>234</v>
       </c>
       <c r="E126" t="s">
         <v>288</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I126" t="s">
         <v>214</v>
       </c>
       <c r="J126" t="s">
         <v>236</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
@@ -8436,53 +8436,50 @@
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I209" t="s">
         <v>383</v>
       </c>
       <c r="J209" t="s">
         <v>133</v>
       </c>
       <c r="AD209" t="s">
         <v>393</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AI209" t="s">
         <v>390</v>
       </c>
       <c r="AJ209">
         <v>55263</v>
       </c>
-      <c r="AK209">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>394</v>
       </c>
       <c r="E210" t="s">
         <v>395</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H210" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I210" t="s">
         <v>383</v>
       </c>
       <c r="AE210">
         <v>2</v>
       </c>
       <c r="AI210" t="s">
         <v>396</v>
       </c>
       <c r="AJ210">
         <v>56084</v>
@@ -8581,53 +8578,50 @@
       </c>
       <c r="E214" t="s">
         <v>403</v>
       </c>
       <c r="F214" t="s">
         <v>404</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H214" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I214" t="s">
         <v>383</v>
       </c>
       <c r="J214" t="s">
         <v>133</v>
       </c>
       <c r="AI214" t="s">
         <v>401</v>
       </c>
       <c r="AJ214">
         <v>56269</v>
       </c>
-      <c r="AK214">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>405</v>
       </c>
       <c r="E215" t="s">
         <v>406</v>
       </c>
       <c r="F215" t="s">
         <v>407</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I215" t="s">
         <v>383</v>
       </c>
       <c r="J215" t="s">
         <v>133</v>
       </c>
       <c r="AE215">
         <v>2</v>
@@ -9258,51 +9252,51 @@
       <c r="F237" t="s">
         <v>441</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H237" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I237" t="s">
         <v>383</v>
       </c>
       <c r="J237" t="s">
         <v>137</v>
       </c>
       <c r="AE237">
         <v>2</v>
       </c>
       <c r="AI237" t="s">
         <v>436</v>
       </c>
       <c r="AJ237">
         <v>55647</v>
       </c>
       <c r="AK237">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>442</v>
       </c>
       <c r="E238" t="s">
         <v>83</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I238" t="s">
         <v>383</v>
       </c>
       <c r="J238" t="s">
         <v>443</v>
       </c>
       <c r="AI238" t="s">
         <v>436</v>
       </c>
       <c r="AJ238">
@@ -11918,51 +11912,51 @@
       <c r="F328" t="s">
         <v>585</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H328" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I328" t="s">
         <v>450</v>
       </c>
       <c r="J328" t="s">
         <v>133</v>
       </c>
       <c r="AE328">
         <v>1</v>
       </c>
       <c r="AI328" t="s">
         <v>525</v>
       </c>
       <c r="AJ328">
         <v>56554</v>
       </c>
       <c r="AK328">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="329" spans="1:37">
       <c r="D329" t="s">
         <v>564</v>
       </c>
       <c r="E329" t="s">
         <v>565</v>
       </c>
       <c r="G329" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H329" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I329" t="s">
         <v>450</v>
       </c>
       <c r="J329" t="s">
         <v>586</v>
       </c>
       <c r="AE329">
         <v>1</v>
       </c>
       <c r="AI329" t="s">