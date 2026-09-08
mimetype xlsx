--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -5526,51 +5526,51 @@
       <c r="F102" t="s">
         <v>313</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I102" t="s">
         <v>231</v>
       </c>
       <c r="J102" t="s">
         <v>314</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>273</v>
       </c>
       <c r="AJ102">
         <v>46472</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>315</v>
       </c>
       <c r="E103" t="s">
         <v>99</v>
       </c>
       <c r="F103" t="s">
         <v>316</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I103" t="s">
         <v>231</v>
       </c>
       <c r="J103" t="s">
         <v>317</v>
       </c>
       <c r="AE103">
@@ -7177,51 +7177,51 @@
       <c r="F155" t="s">
         <v>444</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I155" t="s">
         <v>376</v>
       </c>
       <c r="J155" t="s">
         <v>140</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>437</v>
       </c>
       <c r="AJ155">
         <v>52343</v>
       </c>
       <c r="AK155">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>445</v>
       </c>
       <c r="E156" t="s">
         <v>446</v>
       </c>
       <c r="F156" t="s">
         <v>447</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I156" t="s">
         <v>376</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">