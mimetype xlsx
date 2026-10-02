--- v1 (2026-09-08)
+++ v2 (2026-10-02)
@@ -2675,51 +2675,51 @@
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>43</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>54</v>
       </c>
       <c r="AJ10">
         <v>52565</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
@@ -2771,51 +2771,51 @@
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">
         <v>54</v>
       </c>
       <c r="AJ13">
         <v>52684</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>72</v>
       </c>
       <c r="AE14">
@@ -2841,51 +2841,51 @@
       <c r="F15" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>38</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>76</v>
       </c>
       <c r="AJ15">
         <v>52524</v>
       </c>
       <c r="AK15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>43</v>
       </c>
       <c r="AE16">
@@ -3441,51 +3441,51 @@
       <c r="F33" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I33" t="s">
         <v>120</v>
       </c>
       <c r="J33" t="s">
         <v>136</v>
       </c>
       <c r="AE33">
         <v>2</v>
       </c>
       <c r="AI33" t="s">
         <v>121</v>
       </c>
       <c r="AJ33">
         <v>52567</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>138</v>
       </c>
       <c r="F34" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I34" t="s">
         <v>120</v>
       </c>
       <c r="J34" t="s">
         <v>140</v>
       </c>
       <c r="AE34">
@@ -4097,51 +4097,51 @@
       <c r="E55" t="s">
         <v>93</v>
       </c>
       <c r="F55" t="s">
         <v>193</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I55" t="s">
         <v>146</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>159</v>
       </c>
       <c r="AJ55">
         <v>52153</v>
       </c>
       <c r="AK55">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>194</v>
       </c>
       <c r="E56" t="s">
         <v>195</v>
       </c>
       <c r="F56" t="s">
         <v>196</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I56" t="s">
         <v>146</v>
       </c>
       <c r="J56" t="s">
         <v>197</v>
       </c>
       <c r="AI56" t="s">
@@ -7177,51 +7177,51 @@
       <c r="F155" t="s">
         <v>444</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I155" t="s">
         <v>376</v>
       </c>
       <c r="J155" t="s">
         <v>140</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>437</v>
       </c>
       <c r="AJ155">
         <v>52343</v>
       </c>
       <c r="AK155">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>445</v>
       </c>
       <c r="E156" t="s">
         <v>446</v>
       </c>
       <c r="F156" t="s">
         <v>447</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I156" t="s">
         <v>376</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
@@ -8340,51 +8340,51 @@
       <c r="F192" t="s">
         <v>535</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I192" t="s">
         <v>450</v>
       </c>
       <c r="J192" t="s">
         <v>38</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>527</v>
       </c>
       <c r="AJ192">
         <v>51739</v>
       </c>
       <c r="AK192">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>536</v>
       </c>
       <c r="E193" t="s">
         <v>164</v>
       </c>
       <c r="F193" t="s">
         <v>537</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I193" t="s">
         <v>450</v>
       </c>
       <c r="J193" t="s">
         <v>173</v>
       </c>
       <c r="AE193">
@@ -8854,51 +8854,51 @@
       <c r="E209" t="s">
         <v>99</v>
       </c>
       <c r="F209" t="s">
         <v>558</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I209" t="s">
         <v>450</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AI209" t="s">
         <v>527</v>
       </c>
       <c r="AJ209">
         <v>52701</v>
       </c>
       <c r="AK209">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>559</v>
       </c>
       <c r="E210" t="s">
         <v>560</v>
       </c>
       <c r="F210" t="s">
         <v>561</v>
       </c>
       <c r="G210" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I210" t="s">
         <v>450</v>
       </c>
       <c r="J210" t="s">
         <v>144</v>
       </c>
       <c r="AE210">
@@ -9060,51 +9060,51 @@
       <c r="F216" t="s">
         <v>575</v>
       </c>
       <c r="G216" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I216" t="s">
         <v>450</v>
       </c>
       <c r="J216" t="s">
         <v>43</v>
       </c>
       <c r="AE216">
         <v>1</v>
       </c>
       <c r="AI216" t="s">
         <v>562</v>
       </c>
       <c r="AJ216">
         <v>52568</v>
       </c>
       <c r="AK216">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
         <v>576</v>
       </c>
       <c r="E217" t="s">
         <v>577</v>
       </c>
       <c r="F217" t="s">
         <v>578</v>
       </c>
       <c r="G217" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I217" t="s">
         <v>450</v>
       </c>
       <c r="J217" t="s">
         <v>579</v>
       </c>
       <c r="AE217">