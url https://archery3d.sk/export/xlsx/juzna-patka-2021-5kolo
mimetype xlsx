--- v1 (2026-07-09)
+++ v2 (2026-09-27)
@@ -2713,51 +2713,51 @@
       <c r="E14" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>66</v>
       </c>
       <c r="AJ14">
         <v>52068</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>74</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
@@ -4176,51 +4176,51 @@
       <c r="F60" t="s">
         <v>198</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I60" t="s">
         <v>152</v>
       </c>
       <c r="J60" t="s">
         <v>114</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>165</v>
       </c>
       <c r="AJ60">
         <v>51889</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>187</v>
       </c>
       <c r="E61" t="s">
         <v>188</v>
       </c>
       <c r="F61" t="s">
         <v>30</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I61" t="s">
         <v>152</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
@@ -6063,86 +6063,86 @@
       <c r="F123" t="s">
         <v>313</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I123" t="s">
         <v>241</v>
       </c>
       <c r="J123" t="s">
         <v>114</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>274</v>
       </c>
       <c r="AJ123">
         <v>51587</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>314</v>
       </c>
       <c r="E124" t="s">
         <v>315</v>
       </c>
       <c r="F124" t="s">
         <v>316</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I124" t="s">
         <v>241</v>
       </c>
       <c r="J124" t="s">
         <v>317</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">
         <v>274</v>
       </c>
       <c r="AJ124">
         <v>46471</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>318</v>
       </c>
       <c r="E125" t="s">
         <v>319</v>
       </c>
       <c r="F125" t="s">
         <v>320</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I125" t="s">
         <v>241</v>
       </c>
       <c r="J125" t="s">
         <v>301</v>
       </c>
       <c r="AE125">
@@ -7023,53 +7023,50 @@
       </c>
       <c r="F155" t="s">
         <v>352</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I155" t="s">
         <v>241</v>
       </c>
       <c r="J155" t="s">
         <v>114</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>341</v>
       </c>
       <c r="AJ155">
         <v>51588</v>
       </c>
-      <c r="AK155">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>353</v>
       </c>
       <c r="E156" t="s">
         <v>207</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I156" t="s">
         <v>241</v>
       </c>
       <c r="J156" t="s">
         <v>255</v>
       </c>
       <c r="AE156">
         <v>2</v>
       </c>
       <c r="AI156" t="s">
         <v>341</v>
@@ -7767,53 +7764,50 @@
       </c>
       <c r="G179" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I179" t="s">
         <v>390</v>
       </c>
       <c r="J179" t="s">
         <v>114</v>
       </c>
       <c r="AD179" t="s">
         <v>394</v>
       </c>
       <c r="AE179">
         <v>2</v>
       </c>
       <c r="AI179" t="s">
         <v>391</v>
       </c>
       <c r="AJ179">
         <v>51433</v>
       </c>
-      <c r="AK179">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>160</v>
       </c>
       <c r="E180" t="s">
         <v>361</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I180" t="s">
         <v>390</v>
       </c>
       <c r="AD180" t="s">
         <v>395</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AI180" t="s">
         <v>396</v>
@@ -8162,53 +8156,50 @@
       </c>
       <c r="F192" t="s">
         <v>416</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I192" t="s">
         <v>390</v>
       </c>
       <c r="J192" t="s">
         <v>138</v>
       </c>
       <c r="AE192">
         <v>2</v>
       </c>
       <c r="AI192" t="s">
         <v>405</v>
       </c>
       <c r="AJ192">
         <v>50631</v>
       </c>
-      <c r="AK192">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>258</v>
       </c>
       <c r="E193" t="s">
         <v>261</v>
       </c>
       <c r="F193" t="s">
         <v>30</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I193" t="s">
         <v>390</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>405</v>
@@ -10043,51 +10034,51 @@
       <c r="F253" t="s">
         <v>527</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I253" t="s">
         <v>448</v>
       </c>
       <c r="J253" t="s">
         <v>81</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AI253" t="s">
         <v>503</v>
       </c>
       <c r="AJ253">
         <v>51384</v>
       </c>
       <c r="AK253">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>528</v>
       </c>
       <c r="E254" t="s">
         <v>222</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I254" t="s">
         <v>448</v>
       </c>
       <c r="AE254">
         <v>2</v>
       </c>
       <c r="AI254" t="s">
         <v>503</v>
       </c>
       <c r="AJ254">
@@ -10188,51 +10179,51 @@
       <c r="E258" t="s">
         <v>222</v>
       </c>
       <c r="F258" t="s">
         <v>535</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H258" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I258" t="s">
         <v>448</v>
       </c>
       <c r="AE258">
         <v>1</v>
       </c>
       <c r="AI258" t="s">
         <v>503</v>
       </c>
       <c r="AJ258">
         <v>51957</v>
       </c>
       <c r="AK258">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="259" spans="1:37">
       <c r="D259" t="s">
         <v>536</v>
       </c>
       <c r="E259" t="s">
         <v>389</v>
       </c>
       <c r="F259" t="s">
         <v>30</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H259" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I259" t="s">
         <v>448</v>
       </c>
       <c r="AE259">
         <v>1</v>
       </c>
       <c r="AI259" t="s">