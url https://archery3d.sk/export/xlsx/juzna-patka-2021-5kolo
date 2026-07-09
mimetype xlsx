--- v0 (2026-05-04)
+++ v1 (2026-07-09)
@@ -2840,50 +2840,53 @@
       </c>
       <c r="F18" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>81</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>82</v>
       </c>
       <c r="AJ18">
         <v>51525</v>
       </c>
+      <c r="AK18">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>52</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -3243,51 +3246,51 @@
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>120</v>
       </c>
       <c r="AJ30">
         <v>50154</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="F31" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I31" t="s">
         <v>124</v>
       </c>
       <c r="J31" t="s">
         <v>81</v>
       </c>
       <c r="AE31">
@@ -4408,51 +4411,51 @@
       <c r="E68" t="s">
         <v>203</v>
       </c>
       <c r="F68" t="s">
         <v>204</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I68" t="s">
         <v>152</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>165</v>
       </c>
       <c r="AJ68">
         <v>51654</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>168</v>
       </c>
       <c r="E69" t="s">
         <v>164</v>
       </c>
       <c r="F69" t="s">
         <v>205</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I69" t="s">
         <v>152</v>
       </c>
       <c r="J69" t="s">
         <v>171</v>
       </c>
       <c r="AE69">
@@ -8529,51 +8532,51 @@
       <c r="F204" t="s">
         <v>432</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I204" t="s">
         <v>390</v>
       </c>
       <c r="J204" t="s">
         <v>171</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AI204" t="s">
         <v>433</v>
       </c>
       <c r="AJ204">
         <v>51769</v>
       </c>
       <c r="AK204">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>434</v>
       </c>
       <c r="E205" t="s">
         <v>386</v>
       </c>
       <c r="F205" t="s">
         <v>435</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I205" t="s">
         <v>390</v>
       </c>
       <c r="J205" t="s">
         <v>138</v>
       </c>
       <c r="AE205">
@@ -10722,51 +10725,51 @@
       <c r="F276" t="s">
         <v>557</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H276" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I276" t="s">
         <v>448</v>
       </c>
       <c r="J276" t="s">
         <v>57</v>
       </c>
       <c r="AE276">
         <v>1</v>
       </c>
       <c r="AI276" t="s">
         <v>541</v>
       </c>
       <c r="AJ276">
         <v>52082</v>
       </c>
       <c r="AK276">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:37">
       <c r="D277" t="s">
         <v>558</v>
       </c>
       <c r="E277" t="s">
         <v>559</v>
       </c>
       <c r="F277" t="s">
         <v>560</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H277" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I277" t="s">
         <v>448</v>
       </c>
       <c r="J277" t="s">
         <v>34</v>
       </c>
       <c r="AE277">