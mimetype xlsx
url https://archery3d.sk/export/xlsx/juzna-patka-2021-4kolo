--- v1 (2026-08-25)
+++ v2 (2026-09-28)
@@ -2192,51 +2192,51 @@
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7">
         <v>50557</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>46</v>
       </c>
       <c r="AE8">
@@ -4467,51 +4467,51 @@
       <c r="F81" t="s">
         <v>229</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I81" t="s">
         <v>169</v>
       </c>
       <c r="J81" t="s">
         <v>72</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>203</v>
       </c>
       <c r="AJ81">
         <v>49730</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>230</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I82" t="s">
         <v>169</v>
       </c>
       <c r="J82" t="s">
         <v>190</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
@@ -4586,51 +4586,51 @@
       <c r="F85" t="s">
         <v>235</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I85" t="s">
         <v>169</v>
       </c>
       <c r="J85" t="s">
         <v>236</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>203</v>
       </c>
       <c r="AJ85">
         <v>46470</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>230</v>
       </c>
       <c r="E86" t="s">
         <v>237</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I86" t="s">
         <v>169</v>
       </c>
       <c r="J86" t="s">
         <v>238</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
@@ -8096,51 +8096,51 @@
       <c r="F202" t="s">
         <v>422</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I202" t="s">
         <v>354</v>
       </c>
       <c r="J202" t="s">
         <v>59</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AI202" t="s">
         <v>408</v>
       </c>
       <c r="AJ202">
         <v>49752</v>
       </c>
       <c r="AK202">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>423</v>
       </c>
       <c r="E203" t="s">
         <v>424</v>
       </c>
       <c r="F203" t="s">
         <v>425</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I203" t="s">
         <v>354</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">