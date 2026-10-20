--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -2262,51 +2262,51 @@
       <c r="F9" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>50</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>36</v>
       </c>
       <c r="AJ9">
         <v>49367</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
@@ -2358,51 +2358,51 @@
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>60</v>
       </c>
       <c r="AJ12">
         <v>50489</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>64</v>
       </c>
       <c r="AE13">
@@ -2515,51 +2515,51 @@
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>73</v>
       </c>
       <c r="AJ17">
         <v>49923</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>77</v>
       </c>
       <c r="E18" t="s">
         <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>80</v>
       </c>
       <c r="AE18">