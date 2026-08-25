--- v0 (2026-05-05)
+++ v1 (2026-08-25)
@@ -2357,50 +2357,53 @@
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>60</v>
       </c>
       <c r="AJ12">
         <v>50489</v>
       </c>
+      <c r="AK12">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>64</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -2611,51 +2614,51 @@
       <c r="E20" t="s">
         <v>86</v>
       </c>
       <c r="F20" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>88</v>
       </c>
       <c r="AJ20">
         <v>49757</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>89</v>
       </c>
       <c r="E21" t="s">
         <v>90</v>
       </c>
       <c r="F21" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I21" t="s">
         <v>92</v>
       </c>
       <c r="J21" t="s">
         <v>59</v>
       </c>
       <c r="AE21">
@@ -3387,51 +3390,51 @@
       <c r="E45" t="s">
         <v>149</v>
       </c>
       <c r="F45" t="s">
         <v>150</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I45" t="s">
         <v>114</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>121</v>
       </c>
       <c r="AJ45">
         <v>50423</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>151</v>
       </c>
       <c r="E46" t="s">
         <v>56</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I46" t="s">
         <v>114</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>152</v>
       </c>
       <c r="AJ46">
@@ -5255,53 +5258,50 @@
       </c>
       <c r="F108" t="s">
         <v>262</v>
       </c>
       <c r="G108" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I108" t="s">
         <v>169</v>
       </c>
       <c r="J108" t="s">
         <v>72</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AI108" t="s">
         <v>252</v>
       </c>
       <c r="AJ108">
         <v>49731</v>
       </c>
-      <c r="AK108">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>167</v>
       </c>
       <c r="E109" t="s">
         <v>154</v>
       </c>
       <c r="G109" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I109" t="s">
         <v>169</v>
       </c>
       <c r="J109" t="s">
         <v>190</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>252</v>
@@ -5958,53 +5958,50 @@
       </c>
       <c r="G131" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I131" t="s">
         <v>305</v>
       </c>
       <c r="J131" t="s">
         <v>72</v>
       </c>
       <c r="AD131" t="s">
         <v>310</v>
       </c>
       <c r="AE131">
         <v>2</v>
       </c>
       <c r="AI131" t="s">
         <v>307</v>
       </c>
       <c r="AJ131">
         <v>49803</v>
       </c>
-      <c r="AK131">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>311</v>
       </c>
       <c r="E132" t="s">
         <v>312</v>
       </c>
       <c r="F132" t="s">
         <v>30</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I132" t="s">
         <v>305</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>313</v>
@@ -6112,53 +6109,50 @@
       </c>
       <c r="F136" t="s">
         <v>321</v>
       </c>
       <c r="G136" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I136" t="s">
         <v>305</v>
       </c>
       <c r="J136" t="s">
         <v>110</v>
       </c>
       <c r="AE136">
         <v>2</v>
       </c>
       <c r="AI136" t="s">
         <v>318</v>
       </c>
       <c r="AJ136">
         <v>49430</v>
       </c>
-      <c r="AK136">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>322</v>
       </c>
       <c r="E137" t="s">
         <v>301</v>
       </c>
       <c r="F137" t="s">
         <v>323</v>
       </c>
       <c r="G137" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I137" t="s">
         <v>305</v>
       </c>
       <c r="J137" t="s">
         <v>110</v>
       </c>
       <c r="AE137">
         <v>1</v>
@@ -6700,51 +6694,51 @@
       <c r="F155" t="s">
         <v>352</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I155" t="s">
         <v>305</v>
       </c>
       <c r="J155" t="s">
         <v>101</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>345</v>
       </c>
       <c r="AJ155">
         <v>50334</v>
       </c>
       <c r="AK155">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>117</v>
       </c>
       <c r="E156" t="s">
         <v>353</v>
       </c>
       <c r="F156" t="s">
         <v>30</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I156" t="s">
         <v>354</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
@@ -8587,51 +8581,51 @@
       <c r="F218" t="s">
         <v>445</v>
       </c>
       <c r="G218" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I218" t="s">
         <v>354</v>
       </c>
       <c r="J218" t="s">
         <v>50</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AI218" t="s">
         <v>446</v>
       </c>
       <c r="AJ218">
         <v>50433</v>
       </c>
       <c r="AK218">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>447</v>
       </c>
       <c r="E219" t="s">
         <v>448</v>
       </c>
       <c r="F219" t="s">
         <v>30</v>
       </c>
       <c r="G219" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I219" t="s">
         <v>354</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AI219" t="s">