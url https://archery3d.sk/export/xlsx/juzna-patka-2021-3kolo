--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -3205,51 +3205,51 @@
       <c r="E29" t="s">
         <v>115</v>
       </c>
       <c r="F29" t="s">
         <v>116</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>117</v>
       </c>
       <c r="AJ29">
         <v>49354</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>118</v>
       </c>
       <c r="E30" t="s">
         <v>119</v>
       </c>
       <c r="F30" t="s">
         <v>120</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I30" t="s">
         <v>121</v>
       </c>
       <c r="J30" t="s">
         <v>79</v>
       </c>
       <c r="AE30">
@@ -8075,51 +8075,51 @@
       <c r="F190" t="s">
         <v>409</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I190" t="s">
         <v>358</v>
       </c>
       <c r="J190" t="s">
         <v>174</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AI190" t="s">
         <v>410</v>
       </c>
       <c r="AJ190">
         <v>49196</v>
       </c>
       <c r="AK190">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>411</v>
       </c>
       <c r="E191" t="s">
         <v>353</v>
       </c>
       <c r="F191" t="s">
         <v>412</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I191" t="s">
         <v>358</v>
       </c>
       <c r="J191" t="s">
         <v>149</v>
       </c>
       <c r="AE191">
@@ -8142,51 +8142,51 @@
       <c r="F192" t="s">
         <v>414</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I192" t="s">
         <v>358</v>
       </c>
       <c r="J192" t="s">
         <v>135</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>415</v>
       </c>
       <c r="AJ192">
         <v>49156</v>
       </c>
       <c r="AK192">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>416</v>
       </c>
       <c r="E193" t="s">
         <v>69</v>
       </c>
       <c r="F193" t="s">
         <v>417</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I193" t="s">
         <v>358</v>
       </c>
       <c r="J193" t="s">
         <v>256</v>
       </c>
       <c r="AE193">