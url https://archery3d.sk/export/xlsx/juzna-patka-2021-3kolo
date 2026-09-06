--- v1 (2026-07-28)
+++ v2 (2026-09-06)
@@ -5311,51 +5311,51 @@
       <c r="F98" t="s">
         <v>272</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I98" t="s">
         <v>216</v>
       </c>
       <c r="J98" t="s">
         <v>273</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>257</v>
       </c>
       <c r="AJ98">
         <v>46469</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>168</v>
       </c>
       <c r="E99" t="s">
         <v>162</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I99" t="s">
         <v>216</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>257</v>
       </c>
       <c r="AJ99">
@@ -6456,53 +6456,50 @@
       </c>
       <c r="F137" t="s">
         <v>327</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I137" t="s">
         <v>216</v>
       </c>
       <c r="J137" t="s">
         <v>286</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>312</v>
       </c>
       <c r="AJ137">
         <v>49554</v>
       </c>
-      <c r="AK137">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>328</v>
       </c>
       <c r="E138" t="s">
         <v>329</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I138" t="s">
         <v>216</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>312</v>
       </c>
       <c r="AJ138">
         <v>49061</v>
@@ -7211,53 +7208,50 @@
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
         <v>358</v>
       </c>
       <c r="J162" t="s">
         <v>286</v>
       </c>
       <c r="AD162" t="s">
         <v>363</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AI162" t="s">
         <v>360</v>
       </c>
       <c r="AJ162">
         <v>49565</v>
       </c>
-      <c r="AK162">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>296</v>
       </c>
       <c r="E163" t="s">
         <v>271</v>
       </c>
       <c r="F163" t="s">
         <v>73</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I163" t="s">
         <v>358</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AI163" t="s">
         <v>360</v>
@@ -7635,53 +7629,50 @@
       </c>
       <c r="F176" t="s">
         <v>382</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I176" t="s">
         <v>358</v>
       </c>
       <c r="J176" t="s">
         <v>149</v>
       </c>
       <c r="AE176">
         <v>2</v>
       </c>
       <c r="AI176" t="s">
         <v>374</v>
       </c>
       <c r="AJ176">
         <v>48589</v>
       </c>
-      <c r="AK176">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>219</v>
       </c>
       <c r="E177" t="s">
         <v>234</v>
       </c>
       <c r="F177" t="s">
         <v>73</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I177" t="s">
         <v>358</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AI177" t="s">
         <v>374</v>
@@ -8142,51 +8133,51 @@
       <c r="F192" t="s">
         <v>414</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I192" t="s">
         <v>358</v>
       </c>
       <c r="J192" t="s">
         <v>135</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>415</v>
       </c>
       <c r="AJ192">
         <v>49156</v>
       </c>
       <c r="AK192">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>416</v>
       </c>
       <c r="E193" t="s">
         <v>69</v>
       </c>
       <c r="F193" t="s">
         <v>417</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I193" t="s">
         <v>358</v>
       </c>
       <c r="J193" t="s">
         <v>256</v>
       </c>
       <c r="AE193">