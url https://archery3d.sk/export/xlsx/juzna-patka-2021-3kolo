--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -2847,51 +2847,51 @@
       <c r="E18" t="s">
         <v>81</v>
       </c>
       <c r="F18" t="s">
         <v>82</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>61</v>
       </c>
       <c r="AJ18">
         <v>49122</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>55</v>
       </c>
       <c r="AE19">
@@ -5511,51 +5511,51 @@
       <c r="F105" t="s">
         <v>285</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I105" t="s">
         <v>216</v>
       </c>
       <c r="J105" t="s">
         <v>286</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>257</v>
       </c>
       <c r="AJ105">
         <v>49074</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>235</v>
       </c>
       <c r="E106" t="s">
         <v>287</v>
       </c>
       <c r="F106" t="s">
         <v>73</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I106" t="s">
         <v>216</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
@@ -8133,51 +8133,51 @@
       <c r="F192" t="s">
         <v>414</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I192" t="s">
         <v>358</v>
       </c>
       <c r="J192" t="s">
         <v>135</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>415</v>
       </c>
       <c r="AJ192">
         <v>49156</v>
       </c>
       <c r="AK192">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>416</v>
       </c>
       <c r="E193" t="s">
         <v>69</v>
       </c>
       <c r="F193" t="s">
         <v>417</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I193" t="s">
         <v>358</v>
       </c>
       <c r="J193" t="s">
         <v>256</v>
       </c>
       <c r="AE193">
@@ -9611,51 +9611,51 @@
       <c r="F241" t="s">
         <v>499</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I241" t="s">
         <v>426</v>
       </c>
       <c r="J241" t="s">
         <v>79</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AI241" t="s">
         <v>494</v>
       </c>
       <c r="AJ241">
         <v>48909</v>
       </c>
       <c r="AK241">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>157</v>
       </c>
       <c r="E242" t="s">
         <v>84</v>
       </c>
       <c r="F242" t="s">
         <v>500</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I242" t="s">
         <v>426</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AI242" t="s">