--- v0 (2026-09-26)
+++ v1 (2026-10-18)
@@ -2599,51 +2599,51 @@
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>64</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>47</v>
       </c>
       <c r="AJ11">
         <v>46494</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>36</v>
       </c>
       <c r="AE12">