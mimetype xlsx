--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -2017,51 +2017,51 @@
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>39</v>
       </c>
       <c r="AJ8">
         <v>12891</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
@@ -5033,51 +5033,51 @@
       <c r="F106" t="s">
         <v>328</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" t="s">
         <v>287</v>
       </c>
       <c r="J106" t="s">
         <v>29</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>327</v>
       </c>
       <c r="AJ106">
         <v>12584</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>329</v>
       </c>
       <c r="E107" t="s">
         <v>330</v>
       </c>
       <c r="F107" t="s">
         <v>331</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I107" t="s">
         <v>287</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
@@ -5747,51 +5747,51 @@
       <c r="F130" t="s">
         <v>376</v>
       </c>
       <c r="G130" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I130" t="s">
         <v>287</v>
       </c>
       <c r="J130" t="s">
         <v>51</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>360</v>
       </c>
       <c r="AJ130">
         <v>12919</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>377</v>
       </c>
       <c r="E131" t="s">
         <v>362</v>
       </c>
       <c r="F131" t="s">
         <v>378</v>
       </c>
       <c r="G131" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I131" t="s">
         <v>287</v>
       </c>
       <c r="J131" t="s">
         <v>62</v>
       </c>
       <c r="AE131">
@@ -6076,53 +6076,50 @@
         <v>151</v>
       </c>
       <c r="F141" t="s">
         <v>401</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I141" t="s">
         <v>287</v>
       </c>
       <c r="J141" t="s">
         <v>111</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>382</v>
       </c>
       <c r="AJ141">
         <v>13049</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>402</v>
       </c>
       <c r="E142" t="s">
         <v>403</v>
       </c>
       <c r="F142" t="s">
         <v>404</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I142" t="s">
         <v>287</v>
       </c>
       <c r="J142" t="s">
         <v>111</v>
       </c>
       <c r="AE142">