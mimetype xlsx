--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -2264,51 +2264,51 @@
       <c r="F16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>73</v>
       </c>
       <c r="AJ16">
         <v>12894</v>
       </c>
       <c r="AK16">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>77</v>
       </c>
       <c r="E17" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>51</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">