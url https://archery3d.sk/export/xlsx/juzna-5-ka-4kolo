--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2118,51 +2118,51 @@
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>56</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>57</v>
       </c>
       <c r="AJ9">
         <v>10276</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
@@ -2490,51 +2490,51 @@
       <c r="F21" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>80</v>
       </c>
       <c r="AJ21">
         <v>10170</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>92</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>80</v>
       </c>
       <c r="AJ22">
@@ -2874,51 +2874,51 @@
       <c r="E33" t="s">
         <v>72</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I33" t="s">
         <v>121</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>142</v>
       </c>
       <c r="AJ33">
         <v>10523</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>143</v>
       </c>
       <c r="E34" t="s">
         <v>144</v>
       </c>
       <c r="F34" t="s">
         <v>145</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I34" t="s">
         <v>121</v>
       </c>
       <c r="J34" t="s">
         <v>109</v>
       </c>
       <c r="AE34">
@@ -5758,51 +5758,51 @@
       <c r="F128" t="s">
         <v>379</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I128" t="s">
         <v>316</v>
       </c>
       <c r="J128" t="s">
         <v>35</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>360</v>
       </c>
       <c r="AJ128">
         <v>10123</v>
       </c>
       <c r="AK128">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>380</v>
       </c>
       <c r="E129" t="s">
         <v>137</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I129" t="s">
         <v>316</v>
       </c>
       <c r="J129" t="s">
         <v>35</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
@@ -6333,51 +6333,51 @@
       <c r="F147" t="s">
         <v>413</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I147" t="s">
         <v>316</v>
       </c>
       <c r="J147" t="s">
         <v>56</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>400</v>
       </c>
       <c r="AJ147">
         <v>10234</v>
       </c>
       <c r="AK147">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>414</v>
       </c>
       <c r="E148" t="s">
         <v>415</v>
       </c>
       <c r="F148" t="s">
         <v>416</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>97</v>
       </c>
       <c r="I148" t="s">
         <v>316</v>
       </c>
       <c r="J148" t="s">
         <v>417</v>
       </c>
       <c r="AE148">
@@ -6511,53 +6511,50 @@
         <v>156</v>
       </c>
       <c r="F153" t="s">
         <v>426</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>97</v>
       </c>
       <c r="I153" t="s">
         <v>316</v>
       </c>
       <c r="J153" t="s">
         <v>109</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>418</v>
       </c>
       <c r="AJ153">
         <v>10707</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>427</v>
       </c>
       <c r="E154" t="s">
         <v>428</v>
       </c>
       <c r="F154" t="s">
         <v>429</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>97</v>
       </c>
       <c r="I154" t="s">
         <v>316</v>
       </c>
       <c r="J154" t="s">
         <v>109</v>
       </c>
       <c r="AE154">