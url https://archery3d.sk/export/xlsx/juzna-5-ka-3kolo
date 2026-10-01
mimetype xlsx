--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -2586,51 +2586,51 @@
       <c r="F15" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>41</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>67</v>
       </c>
       <c r="AJ15">
         <v>9780</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>41</v>
       </c>
       <c r="AE16">
@@ -3225,51 +3225,51 @@
       <c r="F36" t="s">
         <v>127</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>29</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>124</v>
       </c>
       <c r="AJ36">
         <v>9761</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>128</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>41</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
@@ -4324,51 +4324,51 @@
       <c r="E71" t="s">
         <v>69</v>
       </c>
       <c r="F71" t="s">
         <v>226</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I71" t="s">
         <v>179</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>198</v>
       </c>
       <c r="AJ71">
         <v>9951</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>199</v>
       </c>
       <c r="E72" t="s">
         <v>227</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I72" t="s">
         <v>179</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>228</v>
       </c>
       <c r="AJ72">
@@ -7132,51 +7132,51 @@
       <c r="F164" t="s">
         <v>450</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I164" t="s">
         <v>398</v>
       </c>
       <c r="J164" t="s">
         <v>57</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>440</v>
       </c>
       <c r="AJ164">
         <v>9507</v>
       </c>
       <c r="AK164">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>451</v>
       </c>
       <c r="E165" t="s">
         <v>452</v>
       </c>
       <c r="F165" t="s">
         <v>453</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I165" t="s">
         <v>398</v>
       </c>
       <c r="J165" t="s">
         <v>210</v>
       </c>
       <c r="AE165">
@@ -7974,51 +7974,51 @@
       <c r="F192" t="s">
         <v>499</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I192" t="s">
         <v>398</v>
       </c>
       <c r="J192" t="s">
         <v>41</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>475</v>
       </c>
       <c r="AJ192">
         <v>9684</v>
       </c>
       <c r="AK192">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>500</v>
       </c>
       <c r="E193" t="s">
         <v>480</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I193" t="s">
         <v>398</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>475</v>
       </c>
       <c r="AJ193">
@@ -8219,53 +8219,50 @@
         <v>381</v>
       </c>
       <c r="F200" t="s">
         <v>518</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I200" t="s">
         <v>398</v>
       </c>
       <c r="J200" t="s">
         <v>167</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
         <v>504</v>
       </c>
       <c r="AJ200">
         <v>9864</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>519</v>
       </c>
       <c r="E201" t="s">
         <v>520</v>
       </c>
       <c r="F201" t="s">
         <v>521</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>143</v>
       </c>
       <c r="I201" t="s">
         <v>398</v>
       </c>
       <c r="J201" t="s">
         <v>167</v>
       </c>
       <c r="AE201">