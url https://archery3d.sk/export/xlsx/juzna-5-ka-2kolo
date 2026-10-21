--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2646,51 +2646,51 @@
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>41</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>66</v>
       </c>
       <c r="AJ15">
         <v>8790</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="AE16">
@@ -3210,51 +3210,51 @@
       <c r="F33" t="s">
         <v>129</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>35</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>109</v>
       </c>
       <c r="AJ33">
         <v>9173</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>131</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
@@ -3466,51 +3466,51 @@
       <c r="F41" t="s">
         <v>153</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>41</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>154</v>
       </c>
       <c r="AJ41">
         <v>8791</v>
       </c>
       <c r="AK41">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>156</v>
       </c>
       <c r="F42" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I42" t="s">
         <v>158</v>
       </c>
       <c r="J42" t="s">
         <v>29</v>
       </c>
       <c r="AE42">
@@ -7210,51 +7210,51 @@
       <c r="F164" t="s">
         <v>469</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I164" t="s">
         <v>404</v>
       </c>
       <c r="J164" t="s">
         <v>29</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>452</v>
       </c>
       <c r="AJ164">
         <v>8795</v>
       </c>
       <c r="AK164">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>470</v>
       </c>
       <c r="E165" t="s">
         <v>238</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I165" t="s">
         <v>404</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>452</v>
       </c>
       <c r="AJ165">
@@ -7980,51 +7980,51 @@
       <c r="F189" t="s">
         <v>516</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I189" t="s">
         <v>404</v>
       </c>
       <c r="J189" t="s">
         <v>41</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AI189" t="s">
         <v>500</v>
       </c>
       <c r="AJ189">
         <v>8830</v>
       </c>
       <c r="AK189">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>517</v>
       </c>
       <c r="E190" t="s">
         <v>518</v>
       </c>
       <c r="F190" t="s">
         <v>519</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I190" t="s">
         <v>404</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AI190" t="s">
@@ -8202,53 +8202,50 @@
         <v>215</v>
       </c>
       <c r="F196" t="s">
         <v>535</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I196" t="s">
         <v>404</v>
       </c>
       <c r="J196" t="s">
         <v>169</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AI196" t="s">
         <v>531</v>
       </c>
       <c r="AJ196">
         <v>9058</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>475</v>
       </c>
       <c r="E197" t="s">
         <v>536</v>
       </c>
       <c r="F197" t="s">
         <v>537</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>136</v>
       </c>
       <c r="I197" t="s">
         <v>404</v>
       </c>
       <c r="J197" t="s">
         <v>169</v>
       </c>
       <c r="AE197">