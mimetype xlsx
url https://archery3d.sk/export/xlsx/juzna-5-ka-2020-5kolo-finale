--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -2422,51 +2422,51 @@
       <c r="F11" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>63</v>
       </c>
       <c r="AJ11">
         <v>44291</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>64</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
         <v>66</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AE12">
@@ -4896,51 +4896,51 @@
       <c r="F93" t="s">
         <v>278</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I93" t="s">
         <v>189</v>
       </c>
       <c r="J93" t="s">
         <v>279</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>238</v>
       </c>
       <c r="AJ93">
         <v>43876</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>280</v>
       </c>
       <c r="E94" t="s">
         <v>109</v>
       </c>
       <c r="F94" t="s">
         <v>281</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I94" t="s">
         <v>189</v>
       </c>
       <c r="J94" t="s">
         <v>130</v>
       </c>
       <c r="AE94">
@@ -6551,51 +6551,51 @@
       <c r="F148" t="s">
         <v>395</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>103</v>
       </c>
       <c r="I148" t="s">
         <v>355</v>
       </c>
       <c r="J148" t="s">
         <v>121</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
         <v>396</v>
       </c>
       <c r="AJ148">
         <v>44055</v>
       </c>
       <c r="AK148">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>397</v>
       </c>
       <c r="E149" t="s">
         <v>136</v>
       </c>
       <c r="F149" t="s">
         <v>398</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>103</v>
       </c>
       <c r="I149" t="s">
         <v>355</v>
       </c>
       <c r="J149" t="s">
         <v>399</v>
       </c>
       <c r="AE149">
@@ -7553,51 +7553,51 @@
       <c r="F181" t="s">
         <v>460</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I181" t="s">
         <v>408</v>
       </c>
       <c r="J181" t="s">
         <v>84</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">
         <v>453</v>
       </c>
       <c r="AJ181">
         <v>43388</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>461</v>
       </c>
       <c r="E182" t="s">
         <v>247</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I182" t="s">
         <v>408</v>
       </c>
       <c r="AE182">
         <v>2</v>
       </c>
       <c r="AI182" t="s">
         <v>453</v>
       </c>
       <c r="AJ182">
@@ -8203,51 +8203,51 @@
       <c r="F203" t="s">
         <v>498</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I203" t="s">
         <v>408</v>
       </c>
       <c r="J203" t="s">
         <v>29</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">
         <v>481</v>
       </c>
       <c r="AJ203">
         <v>43978</v>
       </c>
       <c r="AK203">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>499</v>
       </c>
       <c r="E204" t="s">
         <v>312</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I204" t="s">
         <v>408</v>
       </c>
       <c r="J204" t="s">
         <v>58</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AI204" t="s">