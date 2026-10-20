--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -2585,51 +2585,51 @@
       <c r="F16" t="s">
         <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>58</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>63</v>
       </c>
       <c r="AJ16">
         <v>39788</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="AE17">
@@ -2780,51 +2780,51 @@
       <c r="F22" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>84</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>92</v>
       </c>
       <c r="AJ22">
         <v>44005</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>99</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>100</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AE23">