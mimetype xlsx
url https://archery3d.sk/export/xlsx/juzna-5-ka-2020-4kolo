--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -4557,51 +4557,51 @@
       <c r="F84" t="s">
         <v>265</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I84" t="s">
         <v>187</v>
       </c>
       <c r="J84" t="s">
         <v>266</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>241</v>
       </c>
       <c r="AJ84">
         <v>40818</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>267</v>
       </c>
       <c r="E85" t="s">
         <v>80</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I85" t="s">
         <v>187</v>
       </c>
       <c r="J85" t="s">
         <v>144</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
@@ -6261,51 +6261,51 @@
       <c r="E141" t="s">
         <v>80</v>
       </c>
       <c r="F141" t="s">
         <v>377</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I141" t="s">
         <v>343</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
         <v>376</v>
       </c>
       <c r="AJ141">
         <v>40820</v>
       </c>
       <c r="AK141">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>378</v>
       </c>
       <c r="E142" t="s">
         <v>99</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I142" t="s">
         <v>343</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>376</v>
       </c>
       <c r="AJ142">
@@ -6978,51 +6978,51 @@
       <c r="F165" t="s">
         <v>424</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I165" t="s">
         <v>383</v>
       </c>
       <c r="J165" t="s">
         <v>62</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>421</v>
       </c>
       <c r="AJ165">
         <v>39451</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>399</v>
       </c>
       <c r="E166" t="s">
         <v>425</v>
       </c>
       <c r="F166" t="s">
         <v>426</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I166" t="s">
         <v>383</v>
       </c>
       <c r="J166" t="s">
         <v>62</v>
       </c>
       <c r="AI166" t="s">
@@ -7898,51 +7898,51 @@
       <c r="F196" t="s">
         <v>476</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I196" t="s">
         <v>383</v>
       </c>
       <c r="J196" t="s">
         <v>45</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AI196" t="s">
         <v>454</v>
       </c>
       <c r="AJ196">
         <v>40163</v>
       </c>
       <c r="AK196">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>477</v>
       </c>
       <c r="E197" t="s">
         <v>478</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I197" t="s">
         <v>383</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AI197" t="s">
         <v>479</v>
       </c>
       <c r="AJ197">