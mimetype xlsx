--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -2458,51 +2458,51 @@
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>55</v>
       </c>
       <c r="AJ14">
         <v>36990</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>76</v>
       </c>
       <c r="E15" t="s">
         <v>77</v>
       </c>
       <c r="F15" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>62</v>
       </c>
       <c r="AE15">
@@ -2615,51 +2615,51 @@
       <c r="E19" t="s">
         <v>91</v>
       </c>
       <c r="F19" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>62</v>
       </c>
       <c r="AI19" t="s">
         <v>89</v>
       </c>
       <c r="AJ19">
         <v>40955</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>96</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">