--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -2547,86 +2547,86 @@
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>54</v>
       </c>
       <c r="AJ12">
         <v>41125</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>68</v>
       </c>
       <c r="E13" t="s">
         <v>69</v>
       </c>
       <c r="F13" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">
         <v>54</v>
       </c>
       <c r="AJ13">
         <v>41147</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AE14">
@@ -2687,83 +2687,83 @@
       <c r="F16" t="s">
         <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>54</v>
       </c>
       <c r="AJ16">
         <v>41207</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>74</v>
       </c>
       <c r="AI17" t="s">
         <v>84</v>
       </c>
       <c r="AJ17">
         <v>41239</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>84</v>
       </c>
       <c r="AJ18">
@@ -5227,51 +5227,51 @@
       <c r="F101" t="s">
         <v>297</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I101" t="s">
         <v>224</v>
       </c>
       <c r="J101" t="s">
         <v>101</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>272</v>
       </c>
       <c r="AJ101">
         <v>41414</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>298</v>
       </c>
       <c r="E102" t="s">
         <v>299</v>
       </c>
       <c r="F102" t="s">
         <v>300</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I102" t="s">
         <v>224</v>
       </c>
       <c r="J102" t="s">
         <v>208</v>
       </c>
       <c r="AE102">
@@ -6842,51 +6842,51 @@
       <c r="F154" t="s">
         <v>414</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I154" t="s">
         <v>366</v>
       </c>
       <c r="J154" t="s">
         <v>129</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>411</v>
       </c>
       <c r="AJ154">
         <v>41317</v>
       </c>
       <c r="AK154">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>415</v>
       </c>
       <c r="E155" t="s">
         <v>166</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I155" t="s">
         <v>366</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>411</v>
       </c>
       <c r="AJ155">
@@ -7919,51 +7919,51 @@
       <c r="F190" t="s">
         <v>489</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I190" t="s">
         <v>422</v>
       </c>
       <c r="J190" t="s">
         <v>74</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AI190" t="s">
         <v>469</v>
       </c>
       <c r="AJ190">
         <v>40130</v>
       </c>
       <c r="AK190">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>490</v>
       </c>
       <c r="E191" t="s">
         <v>451</v>
       </c>
       <c r="F191" t="s">
         <v>491</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I191" t="s">
         <v>422</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AI191" t="s">
@@ -8256,51 +8256,51 @@
       <c r="F201" t="s">
         <v>514</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I201" t="s">
         <v>422</v>
       </c>
       <c r="J201" t="s">
         <v>29</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AI201" t="s">
         <v>503</v>
       </c>
       <c r="AJ201">
         <v>41182</v>
       </c>
       <c r="AK201">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>515</v>
       </c>
       <c r="E202" t="s">
         <v>467</v>
       </c>
       <c r="F202" t="s">
         <v>516</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I202" t="s">
         <v>422</v>
       </c>
       <c r="J202" t="s">
         <v>213</v>
       </c>
       <c r="AE202">