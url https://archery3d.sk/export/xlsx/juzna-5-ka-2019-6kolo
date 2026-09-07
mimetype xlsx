--- v0 (2026-05-04)
+++ v1 (2026-09-07)
@@ -3156,51 +3156,51 @@
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>91</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>64</v>
       </c>
       <c r="AJ33">
         <v>33976</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>100</v>
       </c>
       <c r="E34" t="s">
         <v>101</v>
       </c>
       <c r="F34" t="s">
         <v>102</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>91</v>
       </c>
       <c r="AE34">
@@ -3341,50 +3341,53 @@
       </c>
       <c r="F39" t="s">
         <v>113</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>91</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>107</v>
       </c>
       <c r="AJ39">
         <v>34621</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>114</v>
       </c>
       <c r="F40" t="s">
         <v>115</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>36</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -4578,50 +4581,53 @@
       </c>
       <c r="E80" t="s">
         <v>101</v>
       </c>
       <c r="F80" t="s">
         <v>202</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I80" t="s">
         <v>168</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>189</v>
       </c>
       <c r="AJ80">
         <v>33593</v>
       </c>
+      <c r="AK80">
+        <v>5</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>203</v>
       </c>
       <c r="E81" t="s">
         <v>197</v>
       </c>
       <c r="F81" t="s">
         <v>204</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I81" t="s">
         <v>168</v>
       </c>
       <c r="J81" t="s">
         <v>205</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -8175,51 +8181,51 @@
       <c r="F201" t="s">
         <v>394</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I201" t="s">
         <v>353</v>
       </c>
       <c r="J201" t="s">
         <v>205</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AI201" t="s">
         <v>390</v>
       </c>
       <c r="AJ201">
         <v>31339</v>
       </c>
       <c r="AK201">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>117</v>
       </c>
       <c r="E202" t="s">
         <v>395</v>
       </c>
       <c r="F202" t="s">
         <v>396</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I202" t="s">
         <v>353</v>
       </c>
       <c r="J202" t="s">
         <v>83</v>
       </c>
       <c r="AE202">
@@ -8468,51 +8474,51 @@
       <c r="F211" t="s">
         <v>405</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I211" t="s">
         <v>353</v>
       </c>
       <c r="J211" t="s">
         <v>149</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AI211" t="s">
         <v>399</v>
       </c>
       <c r="AJ211">
         <v>34470</v>
       </c>
       <c r="AK211">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>406</v>
       </c>
       <c r="E212" t="s">
         <v>85</v>
       </c>
       <c r="F212" t="s">
         <v>407</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I212" t="s">
         <v>353</v>
       </c>
       <c r="J212" t="s">
         <v>408</v>
       </c>
       <c r="AE212">