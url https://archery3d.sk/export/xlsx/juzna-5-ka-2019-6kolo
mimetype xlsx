--- v1 (2026-09-07)
+++ v2 (2026-09-28)
@@ -3034,51 +3034,51 @@
       <c r="F29" t="s">
         <v>93</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>36</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>64</v>
       </c>
       <c r="AJ29">
         <v>34415</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>94</v>
       </c>
       <c r="E30" t="s">
         <v>95</v>
       </c>
       <c r="F30" t="s">
         <v>96</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>36</v>
       </c>
       <c r="AE30">
@@ -8474,51 +8474,51 @@
       <c r="F211" t="s">
         <v>405</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I211" t="s">
         <v>353</v>
       </c>
       <c r="J211" t="s">
         <v>149</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AI211" t="s">
         <v>399</v>
       </c>
       <c r="AJ211">
         <v>34470</v>
       </c>
       <c r="AK211">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>406</v>
       </c>
       <c r="E212" t="s">
         <v>85</v>
       </c>
       <c r="F212" t="s">
         <v>407</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>122</v>
       </c>
       <c r="I212" t="s">
         <v>353</v>
       </c>
       <c r="J212" t="s">
         <v>408</v>
       </c>
       <c r="AE212">
@@ -10117,51 +10117,51 @@
       <c r="F266" t="s">
         <v>481</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H266" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I266" t="s">
         <v>412</v>
       </c>
       <c r="J266" t="s">
         <v>91</v>
       </c>
       <c r="AE266">
         <v>1</v>
       </c>
       <c r="AI266" t="s">
         <v>458</v>
       </c>
       <c r="AJ266">
         <v>33475</v>
       </c>
       <c r="AK266">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="267" spans="1:37">
       <c r="D267" t="s">
         <v>469</v>
       </c>
       <c r="E267" t="s">
         <v>222</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H267" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I267" t="s">
         <v>412</v>
       </c>
       <c r="AE267">
         <v>2</v>
       </c>
       <c r="AI267" t="s">
         <v>458</v>
       </c>
       <c r="AJ267">
@@ -10326,51 +10326,51 @@
       <c r="F273" t="s">
         <v>493</v>
       </c>
       <c r="G273" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H273" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I273" t="s">
         <v>412</v>
       </c>
       <c r="J273" t="s">
         <v>36</v>
       </c>
       <c r="AE273">
         <v>1</v>
       </c>
       <c r="AI273" t="s">
         <v>485</v>
       </c>
       <c r="AJ273">
         <v>33900</v>
       </c>
       <c r="AK273">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="274" spans="1:37">
       <c r="D274" t="s">
         <v>420</v>
       </c>
       <c r="E274" t="s">
         <v>494</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H274" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I274" t="s">
         <v>412</v>
       </c>
       <c r="AE274">
         <v>1</v>
       </c>
       <c r="AI274" t="s">
         <v>485</v>
       </c>
       <c r="AJ274">