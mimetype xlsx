--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -2691,51 +2691,51 @@
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>64</v>
       </c>
       <c r="AJ18">
         <v>26378</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>66</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
@@ -3342,51 +3342,51 @@
       <c r="F39" t="s">
         <v>113</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>91</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>107</v>
       </c>
       <c r="AJ39">
         <v>34621</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>114</v>
       </c>
       <c r="F40" t="s">
         <v>115</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>36</v>
       </c>
       <c r="AE40">
@@ -4582,51 +4582,51 @@
       <c r="E80" t="s">
         <v>101</v>
       </c>
       <c r="F80" t="s">
         <v>202</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I80" t="s">
         <v>168</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>189</v>
       </c>
       <c r="AJ80">
         <v>33593</v>
       </c>
       <c r="AK80">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>203</v>
       </c>
       <c r="E81" t="s">
         <v>197</v>
       </c>
       <c r="F81" t="s">
         <v>204</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I81" t="s">
         <v>168</v>
       </c>
       <c r="J81" t="s">
         <v>205</v>
       </c>
       <c r="AE81">