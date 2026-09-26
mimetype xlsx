--- v3 (2026-09-05)
+++ v4 (2026-09-26)
@@ -8742,51 +8742,51 @@
       <c r="F219" t="s">
         <v>404</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I219" t="s">
         <v>354</v>
       </c>
       <c r="J219" t="s">
         <v>115</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AI219" t="s">
         <v>402</v>
       </c>
       <c r="AJ219">
         <v>31810</v>
       </c>
       <c r="AK219">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>245</v>
       </c>
       <c r="E220" t="s">
         <v>126</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I220" t="s">
         <v>354</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>402</v>
       </c>
       <c r="AJ220">
@@ -10341,51 +10341,51 @@
       <c r="F273" t="s">
         <v>490</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H273" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I273" t="s">
         <v>415</v>
       </c>
       <c r="J273" t="s">
         <v>55</v>
       </c>
       <c r="AE273">
         <v>1</v>
       </c>
       <c r="AI273" t="s">
         <v>474</v>
       </c>
       <c r="AJ273">
         <v>28739</v>
       </c>
       <c r="AK273">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="274" spans="1:37">
       <c r="D274" t="s">
         <v>279</v>
       </c>
       <c r="E274" t="s">
         <v>168</v>
       </c>
       <c r="F274" t="s">
         <v>491</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H274" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I274" t="s">
         <v>415</v>
       </c>
       <c r="J274" t="s">
         <v>176</v>
       </c>
       <c r="AE274">