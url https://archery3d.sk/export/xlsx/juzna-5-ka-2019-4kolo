--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -2509,51 +2509,51 @@
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>56</v>
       </c>
       <c r="AJ11">
         <v>25397</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>60</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>63</v>
       </c>
       <c r="AE12">
@@ -2867,51 +2867,51 @@
       <c r="F22" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>55</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>92</v>
       </c>
       <c r="AJ22">
         <v>31529</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="AE23">
         <v>2</v>
       </c>
       <c r="AI23" t="s">
         <v>92</v>
       </c>
       <c r="AJ23">
@@ -3855,51 +3855,51 @@
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>180</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I54" t="s">
         <v>141</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>160</v>
       </c>
       <c r="AJ54">
         <v>31658</v>
       </c>
       <c r="AK54">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>122</v>
       </c>
       <c r="E55" t="s">
         <v>181</v>
       </c>
       <c r="F55" t="s">
         <v>182</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I55" t="s">
         <v>141</v>
       </c>
       <c r="J55" t="s">
         <v>55</v>
       </c>
       <c r="AE55">