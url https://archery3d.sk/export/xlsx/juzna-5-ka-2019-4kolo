--- v0 (2026-05-04)
+++ v1 (2026-07-08)
@@ -2771,51 +2771,51 @@
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>55</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>56</v>
       </c>
       <c r="AJ19">
         <v>31645</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>86</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>55</v>
       </c>
       <c r="AE20">
@@ -2866,50 +2866,53 @@
       </c>
       <c r="F22" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>55</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>92</v>
       </c>
       <c r="AJ22">
         <v>31529</v>
       </c>
+      <c r="AK22">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="AE23">
         <v>2</v>
       </c>
       <c r="AI23" t="s">
         <v>92</v>
       </c>
       <c r="AJ23">
         <v>31573</v>
@@ -3657,51 +3660,51 @@
       <c r="E48" t="s">
         <v>165</v>
       </c>
       <c r="F48" t="s">
         <v>166</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I48" t="s">
         <v>141</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>160</v>
       </c>
       <c r="AJ48">
         <v>31824</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>167</v>
       </c>
       <c r="E49" t="s">
         <v>168</v>
       </c>
       <c r="F49" t="s">
         <v>169</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I49" t="s">
         <v>141</v>
       </c>
       <c r="J49" t="s">
         <v>170</v>
       </c>
       <c r="AE49">
@@ -3851,50 +3854,53 @@
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>180</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I54" t="s">
         <v>141</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>160</v>
       </c>
       <c r="AJ54">
         <v>31658</v>
       </c>
+      <c r="AK54">
+        <v>5</v>
+      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>122</v>
       </c>
       <c r="E55" t="s">
         <v>181</v>
       </c>
       <c r="F55" t="s">
         <v>182</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I55" t="s">
         <v>141</v>
       </c>
       <c r="J55" t="s">
         <v>55</v>
       </c>
       <c r="AE55">
         <v>1</v>
@@ -7373,50 +7379,53 @@
       </c>
       <c r="F174" t="s">
         <v>342</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I174" t="s">
         <v>216</v>
       </c>
       <c r="J174" t="s">
         <v>302</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AI174" t="s">
         <v>327</v>
       </c>
       <c r="AJ174">
         <v>31842</v>
       </c>
+      <c r="AK174">
+        <v>5</v>
+      </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>333</v>
       </c>
       <c r="E175" t="s">
         <v>334</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I175" t="s">
         <v>216</v>
       </c>
       <c r="J175" t="s">
         <v>226</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AI175" t="s">
         <v>327</v>
@@ -8582,51 +8591,51 @@
       <c r="F214" t="s">
         <v>397</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I214" t="s">
         <v>354</v>
       </c>
       <c r="J214" t="s">
         <v>176</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AI214" t="s">
         <v>393</v>
       </c>
       <c r="AJ214">
         <v>31323</v>
       </c>
       <c r="AK214">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>394</v>
       </c>
       <c r="E215" t="s">
         <v>395</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I215" t="s">
         <v>354</v>
       </c>
       <c r="AD215" t="s">
         <v>398</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AI215" t="s">