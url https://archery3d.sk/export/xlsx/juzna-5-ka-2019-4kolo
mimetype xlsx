--- v1 (2026-07-08)
+++ v2 (2026-08-15)
@@ -8742,51 +8742,51 @@
       <c r="F219" t="s">
         <v>404</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I219" t="s">
         <v>354</v>
       </c>
       <c r="J219" t="s">
         <v>115</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AI219" t="s">
         <v>402</v>
       </c>
       <c r="AJ219">
         <v>31810</v>
       </c>
       <c r="AK219">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>245</v>
       </c>
       <c r="E220" t="s">
         <v>126</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I220" t="s">
         <v>354</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>402</v>
       </c>
       <c r="AJ220">