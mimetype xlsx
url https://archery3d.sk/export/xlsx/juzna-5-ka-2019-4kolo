--- v2 (2026-08-15)
+++ v3 (2026-09-05)
@@ -8742,51 +8742,51 @@
       <c r="F219" t="s">
         <v>404</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I219" t="s">
         <v>354</v>
       </c>
       <c r="J219" t="s">
         <v>115</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AI219" t="s">
         <v>402</v>
       </c>
       <c r="AJ219">
         <v>31810</v>
       </c>
       <c r="AK219">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>245</v>
       </c>
       <c r="E220" t="s">
         <v>126</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I220" t="s">
         <v>354</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>402</v>
       </c>
       <c r="AJ220">