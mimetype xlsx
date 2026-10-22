--- v2 (2026-09-08)
+++ v3 (2026-10-22)
@@ -2690,51 +2690,51 @@
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="F16" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>65</v>
       </c>
       <c r="AJ16">
         <v>30744</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>72</v>
       </c>
       <c r="AE17">
@@ -2789,51 +2789,51 @@
       <c r="E19" t="s">
         <v>78</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>65</v>
       </c>
       <c r="AJ19">
         <v>25394</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -3080,51 +3080,51 @@
       <c r="F28" t="s">
         <v>102</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>36</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>65</v>
       </c>
       <c r="AJ28">
         <v>30666</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>103</v>
       </c>
       <c r="E29" t="s">
         <v>104</v>
       </c>
       <c r="F29" t="s">
         <v>105</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>106</v>
       </c>
       <c r="AE29">
@@ -3240,51 +3240,51 @@
       <c r="F33" t="s">
         <v>118</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="J33" t="s">
         <v>94</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>110</v>
       </c>
       <c r="AJ33">
         <v>30606</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>110</v>
       </c>
       <c r="AJ34">
@@ -4524,51 +4524,51 @@
       <c r="E75" t="s">
         <v>96</v>
       </c>
       <c r="F75" t="s">
         <v>218</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I75" t="s">
         <v>180</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>193</v>
       </c>
       <c r="AJ75">
         <v>30616</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>183</v>
       </c>
       <c r="E76" t="s">
         <v>219</v>
       </c>
       <c r="F76" t="s">
         <v>220</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I76" t="s">
         <v>180</v>
       </c>
       <c r="J76" t="s">
         <v>186</v>
       </c>
       <c r="AE76">
@@ -8134,51 +8134,51 @@
       <c r="F197" t="s">
         <v>403</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I197" t="s">
         <v>361</v>
       </c>
       <c r="J197" t="s">
         <v>155</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AI197" t="s">
         <v>402</v>
       </c>
       <c r="AJ197">
         <v>30746</v>
       </c>
       <c r="AK197">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" t="s">
         <v>405</v>
       </c>
       <c r="F198" t="s">
         <v>406</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I198" t="s">
         <v>361</v>
       </c>
       <c r="J198" t="s">
         <v>407</v>
       </c>
       <c r="AE198">
@@ -9411,51 +9411,51 @@
       <c r="F240" t="s">
         <v>470</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I240" t="s">
         <v>416</v>
       </c>
       <c r="J240" t="s">
         <v>94</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AI240" t="s">
         <v>462</v>
       </c>
       <c r="AJ240">
         <v>28733</v>
       </c>
       <c r="AK240">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>471</v>
       </c>
       <c r="E241" t="s">
         <v>449</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I241" t="s">
         <v>416</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AI241" t="s">
         <v>462</v>
       </c>
       <c r="AJ241">
@@ -10763,51 +10763,51 @@
       <c r="F286" t="s">
         <v>519</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H286" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I286" t="s">
         <v>416</v>
       </c>
       <c r="J286" t="s">
         <v>36</v>
       </c>
       <c r="AE286">
         <v>1</v>
       </c>
       <c r="AI286" t="s">
         <v>504</v>
       </c>
       <c r="AJ286">
         <v>30175</v>
       </c>
       <c r="AK286">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="287" spans="1:37">
       <c r="D287" t="s">
         <v>520</v>
       </c>
       <c r="E287" t="s">
         <v>521</v>
       </c>
       <c r="F287" t="s">
         <v>522</v>
       </c>
       <c r="G287" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H287" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I287" t="s">
         <v>416</v>
       </c>
       <c r="J287" t="s">
         <v>228</v>
       </c>
       <c r="AE287">