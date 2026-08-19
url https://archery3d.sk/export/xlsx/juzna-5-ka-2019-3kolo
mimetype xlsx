--- v0 (2026-05-05)
+++ v1 (2026-08-19)
@@ -3239,50 +3239,53 @@
       </c>
       <c r="F33" t="s">
         <v>118</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="J33" t="s">
         <v>94</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>110</v>
       </c>
       <c r="AJ33">
         <v>30606</v>
       </c>
+      <c r="AK33">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>110</v>
       </c>
       <c r="AJ34">
         <v>30621</v>
@@ -4520,50 +4523,53 @@
       </c>
       <c r="E75" t="s">
         <v>96</v>
       </c>
       <c r="F75" t="s">
         <v>218</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I75" t="s">
         <v>180</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>193</v>
       </c>
       <c r="AJ75">
         <v>30616</v>
       </c>
+      <c r="AK75">
+        <v>5</v>
+      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>183</v>
       </c>
       <c r="E76" t="s">
         <v>219</v>
       </c>
       <c r="F76" t="s">
         <v>220</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I76" t="s">
         <v>180</v>
       </c>
       <c r="J76" t="s">
         <v>186</v>
       </c>
       <c r="AE76">
         <v>1</v>
@@ -4611,51 +4617,51 @@
       <c r="E78" t="s">
         <v>80</v>
       </c>
       <c r="F78" t="s">
         <v>224</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I78" t="s">
         <v>180</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>193</v>
       </c>
       <c r="AJ78">
         <v>30693</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>225</v>
       </c>
       <c r="E79" t="s">
         <v>99</v>
       </c>
       <c r="F79" t="s">
         <v>226</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I79" t="s">
         <v>180</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
@@ -8128,51 +8134,51 @@
       <c r="F197" t="s">
         <v>403</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I197" t="s">
         <v>361</v>
       </c>
       <c r="J197" t="s">
         <v>155</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AI197" t="s">
         <v>402</v>
       </c>
       <c r="AJ197">
         <v>30746</v>
       </c>
       <c r="AK197">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" t="s">
         <v>405</v>
       </c>
       <c r="F198" t="s">
         <v>406</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I198" t="s">
         <v>361</v>
       </c>
       <c r="J198" t="s">
         <v>407</v>
       </c>
       <c r="AE198">