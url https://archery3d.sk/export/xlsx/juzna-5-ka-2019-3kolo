--- v1 (2026-08-19)
+++ v2 (2026-09-08)
@@ -8134,51 +8134,51 @@
       <c r="F197" t="s">
         <v>403</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I197" t="s">
         <v>361</v>
       </c>
       <c r="J197" t="s">
         <v>155</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AI197" t="s">
         <v>402</v>
       </c>
       <c r="AJ197">
         <v>30746</v>
       </c>
       <c r="AK197">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>404</v>
       </c>
       <c r="E198" t="s">
         <v>405</v>
       </c>
       <c r="F198" t="s">
         <v>406</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I198" t="s">
         <v>361</v>
       </c>
       <c r="J198" t="s">
         <v>407</v>
       </c>
       <c r="AE198">