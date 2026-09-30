--- v2 (2026-09-08)
+++ v3 (2026-09-30)
@@ -2561,51 +2561,51 @@
       <c r="E16" t="s">
         <v>61</v>
       </c>
       <c r="F16" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>64</v>
       </c>
       <c r="AJ16">
         <v>25390</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="F17" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
@@ -2721,51 +2721,51 @@
       <c r="F21" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>64</v>
       </c>
       <c r="AJ21">
         <v>29766</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>68</v>
       </c>
       <c r="F22" t="s">
         <v>79</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
@@ -2849,51 +2849,51 @@
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>64</v>
       </c>
       <c r="AJ25">
         <v>30058</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" t="s">
         <v>91</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>42</v>
       </c>
       <c r="AE26">
@@ -3686,51 +3686,51 @@
       <c r="E52" t="s">
         <v>91</v>
       </c>
       <c r="F52" t="s">
         <v>156</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I52" t="s">
         <v>136</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>150</v>
       </c>
       <c r="AJ52">
         <v>29487</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>157</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
         <v>158</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I53" t="s">
         <v>136</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
@@ -4008,51 +4008,51 @@
       <c r="E63" t="s">
         <v>141</v>
       </c>
       <c r="F63" t="s">
         <v>175</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I63" t="s">
         <v>136</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>150</v>
       </c>
       <c r="AJ63">
         <v>29620</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>176</v>
       </c>
       <c r="E64" t="s">
         <v>41</v>
       </c>
       <c r="F64" t="s">
         <v>177</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I64" t="s">
         <v>136</v>
       </c>
       <c r="J64" t="s">
         <v>178</v>
       </c>
       <c r="AE64">
@@ -5750,51 +5750,51 @@
       <c r="F121" t="s">
         <v>285</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I121" t="s">
         <v>229</v>
       </c>
       <c r="J121" t="s">
         <v>86</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>263</v>
       </c>
       <c r="AJ121">
         <v>29851</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>286</v>
       </c>
       <c r="E122" t="s">
         <v>187</v>
       </c>
       <c r="F122" t="s">
         <v>287</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I122" t="s">
         <v>229</v>
       </c>
       <c r="J122" t="s">
         <v>288</v>
       </c>
       <c r="AE122">
@@ -7400,51 +7400,51 @@
       <c r="F175" t="s">
         <v>387</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I175" t="s">
         <v>335</v>
       </c>
       <c r="J175" t="s">
         <v>388</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AI175" t="s">
         <v>381</v>
       </c>
       <c r="AJ175">
         <v>30032</v>
       </c>
       <c r="AK175">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>389</v>
       </c>
       <c r="E176" t="s">
         <v>160</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I176" t="s">
         <v>335</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>381</v>
       </c>
       <c r="AJ176">
@@ -8448,51 +8448,51 @@
       <c r="F210" t="s">
         <v>444</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I210" t="s">
         <v>397</v>
       </c>
       <c r="J210" t="s">
         <v>42</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AI210" t="s">
         <v>438</v>
       </c>
       <c r="AJ210">
         <v>28728</v>
       </c>
       <c r="AK210">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>420</v>
       </c>
       <c r="E211" t="s">
         <v>129</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I211" t="s">
         <v>397</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AI211" t="s">
         <v>438</v>
       </c>
       <c r="AJ211">
@@ -9377,51 +9377,51 @@
       <c r="F241" t="s">
         <v>485</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I241" t="s">
         <v>397</v>
       </c>
       <c r="J241" t="s">
         <v>28</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AI241" t="s">
         <v>473</v>
       </c>
       <c r="AJ241">
         <v>29376</v>
       </c>
       <c r="AK241">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>232</v>
       </c>
       <c r="E242" t="s">
         <v>91</v>
       </c>
       <c r="F242" t="s">
         <v>486</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I242" t="s">
         <v>397</v>
       </c>
       <c r="J242" t="s">
         <v>487</v>
       </c>
       <c r="AE242">