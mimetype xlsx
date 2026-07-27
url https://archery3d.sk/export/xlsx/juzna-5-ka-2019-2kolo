--- v0 (2026-05-04)
+++ v1 (2026-07-27)
@@ -2785,51 +2785,51 @@
       <c r="F23" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>42</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>64</v>
       </c>
       <c r="AJ23">
         <v>29800</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>86</v>
       </c>
       <c r="AE24">
@@ -3685,81 +3685,84 @@
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
       <c r="F52" t="s">
         <v>156</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I52" t="s">
         <v>136</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>150</v>
       </c>
       <c r="AJ52">
         <v>29487</v>
       </c>
+      <c r="AK52">
+        <v>5</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>157</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
         <v>158</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I53" t="s">
         <v>136</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>150</v>
       </c>
       <c r="AJ53">
         <v>29491</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>159</v>
       </c>
       <c r="E54" t="s">
         <v>160</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I54" t="s">
         <v>136</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>150</v>
       </c>
       <c r="AJ54">
@@ -7223,51 +7226,51 @@
       <c r="F169" t="s">
         <v>374</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I169" t="s">
         <v>335</v>
       </c>
       <c r="J169" t="s">
         <v>163</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AI169" t="s">
         <v>370</v>
       </c>
       <c r="AJ169">
         <v>29079</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>301</v>
       </c>
       <c r="E170" t="s">
         <v>375</v>
       </c>
       <c r="F170" t="s">
         <v>376</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I170" t="s">
         <v>335</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
@@ -7403,51 +7406,51 @@
       <c r="F175" t="s">
         <v>387</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I175" t="s">
         <v>335</v>
       </c>
       <c r="J175" t="s">
         <v>388</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AI175" t="s">
         <v>381</v>
       </c>
       <c r="AJ175">
         <v>30032</v>
       </c>
       <c r="AK175">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>389</v>
       </c>
       <c r="E176" t="s">
         <v>160</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I176" t="s">
         <v>335</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>381</v>
       </c>
       <c r="AJ176">