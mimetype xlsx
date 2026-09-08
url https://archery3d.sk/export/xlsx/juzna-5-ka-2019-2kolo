--- v1 (2026-07-27)
+++ v2 (2026-09-08)
@@ -4106,53 +4106,50 @@
       </c>
       <c r="F66" t="s">
         <v>185</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I66" t="s">
         <v>136</v>
       </c>
       <c r="J66" t="s">
         <v>186</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>150</v>
       </c>
       <c r="AJ66">
         <v>29904</v>
       </c>
-      <c r="AK66">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>132</v>
       </c>
       <c r="E67" t="s">
         <v>187</v>
       </c>
       <c r="F67" t="s">
         <v>188</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I67" t="s">
         <v>136</v>
       </c>
       <c r="J67" t="s">
         <v>42</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -6083,53 +6080,50 @@
       </c>
       <c r="F132" t="s">
         <v>305</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I132" t="s">
         <v>229</v>
       </c>
       <c r="J132" t="s">
         <v>86</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>295</v>
       </c>
       <c r="AJ132">
         <v>29852</v>
       </c>
-      <c r="AK132">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>306</v>
       </c>
       <c r="E133" t="s">
         <v>307</v>
       </c>
       <c r="F133" t="s">
         <v>308</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I133" t="s">
         <v>229</v>
       </c>
       <c r="J133" t="s">
         <v>131</v>
       </c>
       <c r="AE133">
         <v>1</v>
@@ -7406,51 +7400,51 @@
       <c r="F175" t="s">
         <v>387</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I175" t="s">
         <v>335</v>
       </c>
       <c r="J175" t="s">
         <v>388</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AI175" t="s">
         <v>381</v>
       </c>
       <c r="AJ175">
         <v>30032</v>
       </c>
       <c r="AK175">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>389</v>
       </c>
       <c r="E176" t="s">
         <v>160</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I176" t="s">
         <v>335</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AI176" t="s">
         <v>381</v>
       </c>
       <c r="AJ176">