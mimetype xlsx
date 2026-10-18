--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -2392,83 +2392,83 @@
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>59</v>
       </c>
       <c r="AJ17">
         <v>28865</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="F18" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>59</v>
       </c>
       <c r="AJ18">
         <v>28866</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>73</v>
       </c>
       <c r="F19" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
@@ -2665,51 +2665,51 @@
       <c r="E26" t="s">
         <v>89</v>
       </c>
       <c r="F26" t="s">
         <v>90</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>91</v>
       </c>
       <c r="AJ26">
         <v>28874</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>69</v>
       </c>
       <c r="E27" t="s">
         <v>92</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
@@ -3263,51 +3263,51 @@
       <c r="E46" t="s">
         <v>56</v>
       </c>
       <c r="F46" t="s">
         <v>149</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I46" t="s">
         <v>137</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>150</v>
       </c>
       <c r="AJ46">
         <v>28894</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>151</v>
       </c>
       <c r="E47" t="s">
         <v>152</v>
       </c>
       <c r="F47" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I47" t="s">
         <v>137</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
@@ -6727,51 +6727,51 @@
       <c r="E164" t="s">
         <v>244</v>
       </c>
       <c r="F164" t="s">
         <v>378</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I164" t="s">
         <v>346</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AI164" t="s">
         <v>366</v>
       </c>
       <c r="AJ164">
         <v>29012</v>
       </c>
       <c r="AK164">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>379</v>
       </c>
       <c r="E165" t="s">
         <v>380</v>
       </c>
       <c r="F165" t="s">
         <v>381</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I165" t="s">
         <v>346</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
@@ -7171,51 +7171,51 @@
       <c r="E179" t="s">
         <v>403</v>
       </c>
       <c r="F179" t="s">
         <v>404</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I179" t="s">
         <v>346</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AI179" t="s">
         <v>395</v>
       </c>
       <c r="AJ179">
         <v>29027</v>
       </c>
       <c r="AK179">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>405</v>
       </c>
       <c r="E180" t="s">
         <v>309</v>
       </c>
       <c r="F180" t="s">
         <v>406</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I180" t="s">
         <v>346</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AI180" t="s">