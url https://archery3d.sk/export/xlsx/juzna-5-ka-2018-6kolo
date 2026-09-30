--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -2477,51 +2477,51 @@
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>55</v>
       </c>
       <c r="AJ10">
         <v>23851</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
@@ -2602,51 +2602,51 @@
       <c r="F14" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>43</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>55</v>
       </c>
       <c r="AJ14">
         <v>22200</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>71</v>
       </c>
       <c r="E15" t="s">
         <v>72</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>74</v>
       </c>
       <c r="AE15">
@@ -2803,51 +2803,51 @@
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>74</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>84</v>
       </c>
       <c r="AJ20">
         <v>23529</v>
       </c>
       <c r="AK20">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>90</v>
       </c>
       <c r="E21" t="s">
         <v>91</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>94</v>
       </c>
       <c r="AE21">
@@ -3854,51 +3854,51 @@
       <c r="E55" t="s">
         <v>72</v>
       </c>
       <c r="F55" t="s">
         <v>178</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I55" t="s">
         <v>137</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>151</v>
       </c>
       <c r="AJ55">
         <v>23504</v>
       </c>
       <c r="AK55">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>179</v>
       </c>
       <c r="E56" t="s">
         <v>158</v>
       </c>
       <c r="F56" t="s">
         <v>180</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I56" t="s">
         <v>137</v>
       </c>
       <c r="J56" t="s">
         <v>181</v>
       </c>
       <c r="AE56">
@@ -7363,51 +7363,51 @@
       <c r="F170" t="s">
         <v>444</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I170" t="s">
         <v>387</v>
       </c>
       <c r="J170" t="s">
         <v>74</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>442</v>
       </c>
       <c r="AJ170">
         <v>23062</v>
       </c>
       <c r="AK170">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>385</v>
       </c>
       <c r="E171" t="s">
         <v>127</v>
       </c>
       <c r="F171" t="s">
         <v>445</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I171" t="s">
         <v>387</v>
       </c>
       <c r="J171" t="s">
         <v>43</v>
       </c>
       <c r="AE171">
@@ -8385,51 +8385,51 @@
       <c r="F204" t="s">
         <v>502</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I204" t="s">
         <v>387</v>
       </c>
       <c r="J204" t="s">
         <v>28</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AI204" t="s">
         <v>480</v>
       </c>
       <c r="AJ204">
         <v>23916</v>
       </c>
       <c r="AK204">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>456</v>
       </c>
       <c r="E205" t="s">
         <v>503</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I205" t="s">
         <v>387</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AI205" t="s">
         <v>480</v>
       </c>
       <c r="AJ205">
@@ -8621,53 +8621,50 @@
         <v>265</v>
       </c>
       <c r="F212" t="s">
         <v>517</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I212" t="s">
         <v>387</v>
       </c>
       <c r="J212" t="s">
         <v>132</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AI212" t="s">
         <v>516</v>
       </c>
       <c r="AJ212">
         <v>22893</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>518</v>
       </c>
       <c r="E213" t="s">
         <v>519</v>
       </c>
       <c r="F213" t="s">
         <v>520</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H213" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I213" t="s">
         <v>387</v>
       </c>
       <c r="J213" t="s">
         <v>132</v>
       </c>
       <c r="AE213">