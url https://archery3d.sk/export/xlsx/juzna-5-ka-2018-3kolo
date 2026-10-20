--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -2885,51 +2885,51 @@
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>61</v>
       </c>
       <c r="AJ22">
         <v>18428</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>102</v>
       </c>
       <c r="E23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>104</v>
       </c>
       <c r="AJ23">
@@ -3062,51 +3062,51 @@
       <c r="F28" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>68</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>104</v>
       </c>
       <c r="AJ28">
         <v>20653</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>99</v>
       </c>
       <c r="E29" t="s">
         <v>117</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>29</v>
       </c>
       <c r="AE29">
@@ -3980,51 +3980,51 @@
       <c r="E58" t="s">
         <v>66</v>
       </c>
       <c r="F58" t="s">
         <v>204</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I58" t="s">
         <v>165</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>175</v>
       </c>
       <c r="AJ58">
         <v>20635</v>
       </c>
       <c r="AK58">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>205</v>
       </c>
       <c r="E59" t="s">
         <v>123</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I59" t="s">
         <v>165</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>175</v>
       </c>
       <c r="AJ59">
@@ -7467,51 +7467,51 @@
       <c r="F174" t="s">
         <v>469</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I174" t="s">
         <v>404</v>
       </c>
       <c r="J174" t="s">
         <v>68</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AI174" t="s">
         <v>468</v>
       </c>
       <c r="AJ174">
         <v>19987</v>
       </c>
       <c r="AK174">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>470</v>
       </c>
       <c r="E175" t="s">
         <v>471</v>
       </c>
       <c r="F175" t="s">
         <v>472</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I175" t="s">
         <v>404</v>
       </c>
       <c r="J175" t="s">
         <v>473</v>
       </c>
       <c r="AE175">
@@ -8478,51 +8478,51 @@
       <c r="F207" t="s">
         <v>530</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I207" t="s">
         <v>404</v>
       </c>
       <c r="J207" t="s">
         <v>29</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>506</v>
       </c>
       <c r="AJ207">
         <v>19656</v>
       </c>
       <c r="AK207">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>531</v>
       </c>
       <c r="E208" t="s">
         <v>532</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I208" t="s">
         <v>404</v>
       </c>
       <c r="J208" t="s">
         <v>54</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AI208" t="s">
@@ -8633,53 +8633,50 @@
         <v>157</v>
       </c>
       <c r="F212" t="s">
         <v>540</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I212" t="s">
         <v>404</v>
       </c>
       <c r="J212" t="s">
         <v>154</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AI212" t="s">
         <v>537</v>
       </c>
       <c r="AJ212">
         <v>20582</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>541</v>
       </c>
       <c r="E213" t="s">
         <v>542</v>
       </c>
       <c r="F213" t="s">
         <v>543</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I213" t="s">
         <v>404</v>
       </c>
       <c r="J213" t="s">
         <v>154</v>
       </c>
       <c r="AE213">