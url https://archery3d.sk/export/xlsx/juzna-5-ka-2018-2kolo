--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -3116,51 +3116,51 @@
       <c r="F28" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>58</v>
       </c>
       <c r="AE28">
         <v>2</v>
       </c>
       <c r="AI28" t="s">
         <v>75</v>
       </c>
       <c r="AJ28">
         <v>17872</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>79</v>
       </c>
       <c r="E29" t="s">
         <v>105</v>
       </c>
       <c r="F29" t="s">
         <v>106</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>47</v>
       </c>
       <c r="AE29">
@@ -3184,50 +3184,53 @@
         <v>109</v>
       </c>
       <c r="F30" t="s">
         <v>110</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>58</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>107</v>
       </c>
       <c r="AJ30">
         <v>18032</v>
+      </c>
+      <c r="AK30">
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>47</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">