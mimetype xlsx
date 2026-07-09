--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -4285,50 +4285,53 @@
       </c>
       <c r="E67" t="s">
         <v>83</v>
       </c>
       <c r="F67" t="s">
         <v>194</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I67" t="s">
         <v>180</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>188</v>
       </c>
       <c r="AJ67">
         <v>18271</v>
       </c>
+      <c r="AK67">
+        <v>5</v>
+      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>195</v>
       </c>
       <c r="E68" t="s">
         <v>196</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I68" t="s">
         <v>180</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>188</v>
       </c>
       <c r="AJ68">
         <v>18036</v>
@@ -8870,51 +8873,51 @@
       <c r="F223" t="s">
         <v>412</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I223" t="s">
         <v>389</v>
       </c>
       <c r="J223" t="s">
         <v>192</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AI223" t="s">
         <v>413</v>
       </c>
       <c r="AJ223">
         <v>17416</v>
       </c>
       <c r="AK223">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>274</v>
       </c>
       <c r="E224" t="s">
         <v>414</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I224" t="s">
         <v>389</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AI224" t="s">
         <v>415</v>
       </c>
       <c r="AJ224">