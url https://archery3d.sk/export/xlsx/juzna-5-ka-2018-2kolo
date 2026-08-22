--- v2 (2026-07-09)
+++ v3 (2026-08-22)
@@ -7902,53 +7902,50 @@
       </c>
       <c r="F191" t="s">
         <v>360</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I191" t="s">
         <v>250</v>
       </c>
       <c r="J191" t="s">
         <v>63</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AI191" t="s">
         <v>361</v>
       </c>
       <c r="AJ191">
         <v>18182</v>
       </c>
-      <c r="AK191">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>362</v>
       </c>
       <c r="E192" t="s">
         <v>363</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I192" t="s">
         <v>250</v>
       </c>
       <c r="J192" t="s">
         <v>364</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AI192" t="s">
         <v>361</v>