--- v3 (2026-08-22)
+++ v4 (2026-10-01)
@@ -2860,51 +2860,51 @@
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>47</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>75</v>
       </c>
       <c r="AJ20">
         <v>17475</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>83</v>
       </c>
       <c r="F21" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>58</v>
       </c>
       <c r="AE21">
@@ -3186,51 +3186,51 @@
       <c r="F30" t="s">
         <v>110</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>58</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>107</v>
       </c>
       <c r="AJ30">
         <v>18032</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>47</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
@@ -4286,51 +4286,51 @@
       <c r="E67" t="s">
         <v>83</v>
       </c>
       <c r="F67" t="s">
         <v>194</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I67" t="s">
         <v>180</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>188</v>
       </c>
       <c r="AJ67">
         <v>18271</v>
       </c>
       <c r="AK67">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>195</v>
       </c>
       <c r="E68" t="s">
         <v>196</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I68" t="s">
         <v>180</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>188</v>
       </c>
       <c r="AJ68">
@@ -10528,51 +10528,51 @@
       <c r="F278" t="s">
         <v>504</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H278" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I278" t="s">
         <v>434</v>
       </c>
       <c r="J278" t="s">
         <v>58</v>
       </c>
       <c r="AE278">
         <v>1</v>
       </c>
       <c r="AI278" t="s">
         <v>493</v>
       </c>
       <c r="AJ278">
         <v>17459</v>
       </c>
       <c r="AK278">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:37">
       <c r="D279" t="s">
         <v>505</v>
       </c>
       <c r="E279" t="s">
         <v>506</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H279" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I279" t="s">
         <v>434</v>
       </c>
       <c r="J279" t="s">
         <v>507</v>
       </c>
       <c r="AE279">
         <v>1</v>
       </c>
       <c r="AI279" t="s">
@@ -11579,51 +11579,51 @@
       <c r="F313" t="s">
         <v>544</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H313" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I313" t="s">
         <v>434</v>
       </c>
       <c r="J313" t="s">
         <v>47</v>
       </c>
       <c r="AE313">
         <v>1</v>
       </c>
       <c r="AI313" t="s">
         <v>532</v>
       </c>
       <c r="AJ313">
         <v>17944</v>
       </c>
       <c r="AK313">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="314" spans="1:37">
       <c r="D314" t="s">
         <v>545</v>
       </c>
       <c r="E314" t="s">
         <v>546</v>
       </c>
       <c r="F314" t="s">
         <v>547</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H314" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I314" t="s">
         <v>434</v>
       </c>
       <c r="J314" t="s">
         <v>130</v>
       </c>
       <c r="AE314">
@@ -12059,53 +12059,50 @@
         <v>166</v>
       </c>
       <c r="F329" t="s">
         <v>566</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I329" t="s">
         <v>434</v>
       </c>
       <c r="J329" t="s">
         <v>163</v>
       </c>
       <c r="AE329">
         <v>1</v>
       </c>
       <c r="AI329" t="s">
         <v>553</v>
       </c>
       <c r="AJ329">
         <v>18062</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="330" spans="1:37">
       <c r="D330" t="s">
         <v>567</v>
       </c>
       <c r="E330" t="s">
         <v>568</v>
       </c>
       <c r="F330" t="s">
         <v>569</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H330" s="6" t="s">
         <v>124</v>
       </c>
       <c r="I330" t="s">
         <v>434</v>
       </c>
       <c r="J330" t="s">
         <v>163</v>
       </c>
       <c r="AE330">