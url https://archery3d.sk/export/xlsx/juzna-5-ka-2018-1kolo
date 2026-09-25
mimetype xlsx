--- v1 (2026-08-15)
+++ v2 (2026-09-25)
@@ -2917,51 +2917,51 @@
       <c r="F20" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>37</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>69</v>
       </c>
       <c r="AJ20">
         <v>16914</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>74</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>76</v>
       </c>
       <c r="AE21">
@@ -11934,51 +11934,51 @@
       <c r="F324" t="s">
         <v>536</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H324" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I324" t="s">
         <v>441</v>
       </c>
       <c r="J324" t="s">
         <v>53</v>
       </c>
       <c r="AE324">
         <v>1</v>
       </c>
       <c r="AI324" t="s">
         <v>497</v>
       </c>
       <c r="AJ324">
         <v>16378</v>
       </c>
       <c r="AK324">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="325" spans="1:37">
       <c r="D325" t="s">
         <v>532</v>
       </c>
       <c r="E325" t="s">
         <v>533</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H325" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I325" t="s">
         <v>441</v>
       </c>
       <c r="AE325">
         <v>1</v>
       </c>
       <c r="AI325" t="s">
         <v>497</v>
       </c>
       <c r="AJ325">
@@ -12030,51 +12030,51 @@
       <c r="F327" t="s">
         <v>543</v>
       </c>
       <c r="G327" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H327" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I327" t="s">
         <v>441</v>
       </c>
       <c r="J327" t="s">
         <v>37</v>
       </c>
       <c r="AE327">
         <v>1</v>
       </c>
       <c r="AI327" t="s">
         <v>540</v>
       </c>
       <c r="AJ327">
         <v>16902</v>
       </c>
       <c r="AK327">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="328" spans="1:37">
       <c r="D328" t="s">
         <v>544</v>
       </c>
       <c r="E328" t="s">
         <v>545</v>
       </c>
       <c r="F328" t="s">
         <v>546</v>
       </c>
       <c r="G328" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H328" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I328" t="s">
         <v>441</v>
       </c>
       <c r="AE328">
         <v>1</v>
       </c>
       <c r="AI328" t="s">
@@ -12774,53 +12774,50 @@
         <v>164</v>
       </c>
       <c r="F352" t="s">
         <v>578</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>127</v>
       </c>
       <c r="I352" t="s">
         <v>441</v>
       </c>
       <c r="J352" t="s">
         <v>166</v>
       </c>
       <c r="AE352">
         <v>1</v>
       </c>
       <c r="AI352" t="s">
         <v>571</v>
       </c>
       <c r="AJ352">
         <v>16335</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="353" spans="1:37">
       <c r="D353" t="s">
         <v>579</v>
       </c>
       <c r="E353" t="s">
         <v>101</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H353" s="6" t="s">
         <v>127</v>
       </c>
       <c r="I353" t="s">
         <v>441</v>
       </c>
       <c r="J353" t="s">
         <v>580</v>
       </c>
       <c r="AE353">
         <v>1</v>
       </c>
       <c r="AI353" t="s">