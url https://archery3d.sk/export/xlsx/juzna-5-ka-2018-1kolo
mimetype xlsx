--- v2 (2026-09-25)
+++ v3 (2026-11-05)
@@ -3498,51 +3498,51 @@
       <c r="F39" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>53</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>109</v>
       </c>
       <c r="AJ39">
         <v>16676</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>116</v>
       </c>
       <c r="E40" t="s">
         <v>117</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>109</v>
       </c>
       <c r="AJ40">
@@ -5437,51 +5437,51 @@
       <c r="F104" t="s">
         <v>241</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>127</v>
       </c>
       <c r="I104" t="s">
         <v>173</v>
       </c>
       <c r="J104" t="s">
         <v>190</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>239</v>
       </c>
       <c r="AJ104">
         <v>16659</v>
       </c>
       <c r="AK104">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>242</v>
       </c>
       <c r="E105" t="s">
         <v>142</v>
       </c>
       <c r="F105" t="s">
         <v>243</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>127</v>
       </c>
       <c r="I105" t="s">
         <v>173</v>
       </c>
       <c r="J105" t="s">
         <v>128</v>
       </c>
       <c r="AE105">