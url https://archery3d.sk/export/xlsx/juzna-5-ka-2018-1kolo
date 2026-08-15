--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -2882,51 +2882,51 @@
       <c r="F19" t="s">
         <v>67</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>53</v>
       </c>
       <c r="AE19">
         <v>2</v>
       </c>
       <c r="AI19" t="s">
         <v>69</v>
       </c>
       <c r="AJ19">
         <v>16646</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>37</v>
       </c>
       <c r="AE20">
@@ -3497,50 +3497,53 @@
       </c>
       <c r="F39" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>53</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>109</v>
       </c>
       <c r="AJ39">
         <v>16676</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>116</v>
       </c>
       <c r="E40" t="s">
         <v>117</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>109</v>
       </c>
       <c r="AJ40">
         <v>16497</v>
@@ -4374,53 +4377,50 @@
       </c>
       <c r="F68" t="s">
         <v>189</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I68" t="s">
         <v>173</v>
       </c>
       <c r="J68" t="s">
         <v>190</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>186</v>
       </c>
       <c r="AJ68">
         <v>16660</v>
       </c>
-      <c r="AK68">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>176</v>
       </c>
       <c r="E69" t="s">
         <v>97</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I69" t="s">
         <v>173</v>
       </c>
       <c r="J69" t="s">
         <v>53</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>186</v>
@@ -7724,53 +7724,50 @@
       </c>
       <c r="F183" t="s">
         <v>348</v>
       </c>
       <c r="G183" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I183" t="s">
         <v>261</v>
       </c>
       <c r="J183" t="s">
         <v>58</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AI183" t="s">
         <v>343</v>
       </c>
       <c r="AJ183">
         <v>16703</v>
       </c>
-      <c r="AK183">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>349</v>
       </c>
       <c r="E184" t="s">
         <v>350</v>
       </c>
       <c r="G184" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I184" t="s">
         <v>261</v>
       </c>
       <c r="J184" t="s">
         <v>128</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AI184" t="s">
         <v>343</v>
@@ -9258,51 +9255,51 @@
       <c r="F234" t="s">
         <v>426</v>
       </c>
       <c r="G234" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I234" t="s">
         <v>383</v>
       </c>
       <c r="J234" t="s">
         <v>215</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AI234" t="s">
         <v>423</v>
       </c>
       <c r="AJ234">
         <v>16097</v>
       </c>
       <c r="AK234">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>427</v>
       </c>
       <c r="E235" t="s">
         <v>428</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>127</v>
       </c>
       <c r="I235" t="s">
         <v>383</v>
       </c>
       <c r="J235" t="s">
         <v>429</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AI235" t="s">