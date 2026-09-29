--- v3 (2026-09-04)
+++ v4 (2026-09-29)
@@ -559,53 +559,50 @@
   <si>
     <t>Apfelová</t>
   </si>
   <si>
     <t>SVK1558</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
     <t>Záhorská</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2824</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
     <t>Tibor</t>
   </si>
   <si>
-    <t>SVK</t>
-[...1 lines deleted...]
-  <si>
     <t>CRB</t>
   </si>
   <si>
     <t>CRB50m</t>
   </si>
   <si>
     <t>Keseli</t>
   </si>
   <si>
     <t>Roland</t>
   </si>
   <si>
     <t>SVK1210</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Mário</t>
   </si>
   <si>
     <t>SVK3055</t>
   </si>
   <si>
     <t>LK  3 beč Partizánske</t>
@@ -682,50 +679,53 @@
   <si>
     <t>SVK2063</t>
   </si>
   <si>
     <t>Veselý</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK0375</t>
   </si>
   <si>
     <t>Archery Klub Geronimo Trnava</t>
   </si>
   <si>
     <t>Kurucz</t>
   </si>
   <si>
     <t>SVK0829</t>
   </si>
   <si>
     <t>Király</t>
   </si>
   <si>
+    <t>Gábor</t>
+  </si>
+  <si>
     <t>Kósa</t>
   </si>
   <si>
     <t>Endre</t>
   </si>
   <si>
     <t>Donázy</t>
   </si>
   <si>
     <t>Imola</t>
   </si>
   <si>
     <t>Hu10140</t>
   </si>
   <si>
     <t>CU50z</t>
   </si>
   <si>
     <t>Gutheil</t>
   </si>
   <si>
     <t>György Marcell</t>
   </si>
   <si>
     <t>HU</t>
@@ -775,50 +775,53 @@
   <si>
     <t>SVK2640</t>
   </si>
   <si>
     <t>György</t>
   </si>
   <si>
     <t>Németh</t>
   </si>
   <si>
     <t>Béla</t>
   </si>
   <si>
     <t>Korpás</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK2611</t>
   </si>
   <si>
     <t>Fitos</t>
   </si>
   <si>
+    <t>SVK1524</t>
+  </si>
+  <si>
     <t>Fred Bear LK Komoča</t>
   </si>
   <si>
     <t>Majoroš</t>
   </si>
   <si>
     <t>Milan</t>
   </si>
   <si>
     <t>žiadna</t>
   </si>
   <si>
     <t>Veres</t>
   </si>
   <si>
     <t>Márk</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Fülemits</t>
   </si>
   <si>
     <t>Kristián</t>
@@ -1628,53 +1631,50 @@
     <t>SVK2695</t>
   </si>
   <si>
     <t>Néveri</t>
   </si>
   <si>
     <t>LK Komoca</t>
   </si>
   <si>
     <t>Juriš</t>
   </si>
   <si>
     <t>Lambert</t>
   </si>
   <si>
     <t>SVK2743</t>
   </si>
   <si>
     <t>Garzó</t>
   </si>
   <si>
     <t>Szent Sebestyén Íjász Alapítvány</t>
   </si>
   <si>
     <t>Komáromi</t>
-  </si>
-[...1 lines deleted...]
-    <t>György Lajos</t>
   </si>
   <si>
     <t>Kováč</t>
   </si>
   <si>
     <t>SVK0747</t>
   </si>
   <si>
     <t>ML3D TJ Družstevník Mníchova Lehota</t>
   </si>
   <si>
     <t>SVK2045</t>
   </si>
   <si>
     <t>Bagi</t>
   </si>
   <si>
     <t>SVK2198</t>
   </si>
   <si>
     <t>Tisoňová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
@@ -3205,51 +3205,51 @@
       <c r="F29" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>21.0</v>
       </c>
       <c r="AI29" t="s">
         <v>71</v>
       </c>
       <c r="AJ29">
         <v>113388</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>113</v>
       </c>
       <c r="E30" t="s">
         <v>114</v>
       </c>
       <c r="F30" t="s">
         <v>115</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>116</v>
       </c>
       <c r="AE30">
@@ -3356,50 +3356,53 @@
       </c>
       <c r="F33" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>21.0</v>
       </c>
       <c r="AI33" t="s">
         <v>120</v>
       </c>
       <c r="AJ33">
         <v>106885</v>
       </c>
+      <c r="AK33">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="F34" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="J34" t="s">
         <v>51</v>
       </c>
       <c r="AE34">
         <v>1</v>
@@ -3836,51 +3839,51 @@
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I46" t="s">
         <v>27</v>
       </c>
       <c r="J46" t="s">
         <v>168</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>21.0</v>
       </c>
       <c r="AI46" t="s">
         <v>140</v>
       </c>
       <c r="AJ46">
         <v>113286</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>127</v>
       </c>
       <c r="E47" t="s">
         <v>150</v>
       </c>
       <c r="F47" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="J47" t="s">
         <v>51</v>
       </c>
       <c r="AE47">
@@ -4001,568 +4004,565 @@
         <v>27</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>21.0</v>
       </c>
       <c r="AI50" t="s">
         <v>175</v>
       </c>
       <c r="AJ50">
         <v>112120</v>
       </c>
       <c r="AK50">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>180</v>
       </c>
-      <c r="F51" t="s">
+      <c r="G51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I51" t="s">
         <v>181</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I51" t="s">
+      <c r="AI51" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AJ51">
         <v>113441</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
+        <v>183</v>
+      </c>
+      <c r="E52" t="s">
         <v>184</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52" t="s">
         <v>185</v>
       </c>
-      <c r="F52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I52" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J52" t="s">
         <v>81</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AJ52">
         <v>107086</v>
       </c>
       <c r="AK52">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
+        <v>186</v>
+      </c>
+      <c r="E53" t="s">
         <v>187</v>
       </c>
-      <c r="E53" t="s">
+      <c r="F53" t="s">
         <v>188</v>
       </c>
-      <c r="F53" t="s">
+      <c r="G53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I53" t="s">
+        <v>181</v>
+      </c>
+      <c r="J53" t="s">
         <v>189</v>
       </c>
-      <c r="G53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I53" t="s">
+      <c r="AE53">
+        <v>1</v>
+      </c>
+      <c r="AF53">
+        <v>21.0</v>
+      </c>
+      <c r="AG53">
+        <v>21.0</v>
+      </c>
+      <c r="AI53" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AJ53">
         <v>113245</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
+        <v>190</v>
+      </c>
+      <c r="E54" t="s">
         <v>191</v>
       </c>
-      <c r="E54" t="s">
+      <c r="G54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I54" t="s">
+        <v>181</v>
+      </c>
+      <c r="J54" t="s">
         <v>192</v>
       </c>
-      <c r="G54" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I54" t="s">
+      <c r="AE54">
+        <v>1</v>
+      </c>
+      <c r="AF54">
+        <v>21.0</v>
+      </c>
+      <c r="AI54" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AJ54">
         <v>113319</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>99</v>
       </c>
       <c r="E55" t="s">
+        <v>193</v>
+      </c>
+      <c r="F55" t="s">
         <v>194</v>
       </c>
-      <c r="F55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I55" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J55" t="s">
         <v>81</v>
       </c>
       <c r="AF55">
         <v>14.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AJ55">
         <v>113325</v>
       </c>
       <c r="AK55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" t="s">
         <v>196</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>197</v>
       </c>
-      <c r="F56" t="s">
+      <c r="G56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I56" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="AJ56">
         <v>113160</v>
       </c>
       <c r="AK56">
         <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
+        <v>200</v>
+      </c>
+      <c r="E57" t="s">
         <v>201</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>202</v>
       </c>
-      <c r="F57" t="s">
+      <c r="G57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I57" t="s">
+        <v>198</v>
+      </c>
+      <c r="J57" t="s">
         <v>203</v>
       </c>
-      <c r="G57" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I57" t="s">
+      <c r="AE57">
+        <v>1</v>
+      </c>
+      <c r="AF57">
+        <v>21.0</v>
+      </c>
+      <c r="AI57" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AJ57">
         <v>108104</v>
       </c>
       <c r="AK57">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58" t="s">
         <v>205</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I58" t="s">
+        <v>198</v>
+      </c>
+      <c r="J58" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE58">
+        <v>1</v>
+      </c>
+      <c r="AF58">
+        <v>21.0</v>
+      </c>
+      <c r="AI58" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AJ58">
         <v>113266</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
+        <v>206</v>
+      </c>
+      <c r="E59" t="s">
         <v>207</v>
       </c>
-      <c r="E59" t="s">
+      <c r="G59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I59" t="s">
+        <v>198</v>
+      </c>
+      <c r="J59" t="s">
         <v>208</v>
       </c>
-      <c r="G59" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I59" t="s">
+      <c r="AE59">
+        <v>1</v>
+      </c>
+      <c r="AF59">
+        <v>21.0</v>
+      </c>
+      <c r="AI59" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AJ59">
         <v>113282</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E60" t="s">
         <v>180</v>
       </c>
       <c r="F60" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I60" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE60">
+        <v>1</v>
+      </c>
+      <c r="AF60">
+        <v>21.0</v>
+      </c>
+      <c r="AI60" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AJ60">
         <v>107658</v>
       </c>
       <c r="AK60">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
+        <v>211</v>
+      </c>
+      <c r="E61" t="s">
         <v>212</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61" t="s">
         <v>213</v>
       </c>
-      <c r="F61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I61" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J61" t="s">
         <v>55</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>21.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="AJ61">
         <v>113053</v>
       </c>
       <c r="AK61">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
+        <v>214</v>
+      </c>
+      <c r="E62" t="s">
         <v>215</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>216</v>
       </c>
-      <c r="F62" t="s">
+      <c r="G62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I62" t="s">
+        <v>198</v>
+      </c>
+      <c r="J62" t="s">
         <v>217</v>
-      </c>
-[...10 lines deleted...]
-        <v>218</v>
       </c>
       <c r="AF62">
         <v>14.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="AJ62">
         <v>113338</v>
       </c>
       <c r="AK62">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E63" t="s">
         <v>153</v>
       </c>
       <c r="F63" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I63" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J63" t="s">
         <v>81</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>21.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="AJ63">
         <v>113342</v>
       </c>
       <c r="AK63">
         <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
+        <v>220</v>
+      </c>
+      <c r="E64" t="s">
         <v>221</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I64" t="s">
+        <v>198</v>
+      </c>
+      <c r="J64" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE64">
+        <v>1</v>
+      </c>
+      <c r="AF64">
+        <v>21.0</v>
+      </c>
+      <c r="AI64" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AJ64">
         <v>113368</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>222</v>
       </c>
       <c r="E65" t="s">
         <v>223</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I65" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE65">
+        <v>1</v>
+      </c>
+      <c r="AF65">
+        <v>21.0</v>
+      </c>
+      <c r="AI65" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AJ65">
         <v>113375</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>224</v>
       </c>
       <c r="E66" t="s">
         <v>225</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I66" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J66" t="s">
         <v>226</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>21.0</v>
       </c>
       <c r="AI66" t="s">
         <v>227</v>
       </c>
       <c r="AJ66">
         <v>112978</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>228</v>
       </c>
       <c r="E67" t="s">
         <v>229</v>
       </c>
       <c r="G67" s="1" t="s">
@@ -4649,51 +4649,51 @@
       </c>
       <c r="J69" t="s">
         <v>55</v>
       </c>
       <c r="AF69">
         <v>14.0</v>
       </c>
       <c r="AG69">
         <v>14.0</v>
       </c>
       <c r="AI69" t="s">
         <v>238</v>
       </c>
       <c r="AJ69">
         <v>110871</v>
       </c>
       <c r="AK69">
         <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>239</v>
       </c>
       <c r="E70" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F70" t="s">
         <v>240</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I70" t="s">
         <v>230</v>
       </c>
       <c r="J70" t="s">
         <v>55</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>21.0</v>
       </c>
       <c r="AI70" t="s">
         <v>238</v>
       </c>
@@ -4751,127 +4751,127 @@
       </c>
       <c r="H72" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I72" t="s">
         <v>230</v>
       </c>
       <c r="AF72">
         <v>14.0</v>
       </c>
       <c r="AG72">
         <v>14.0</v>
       </c>
       <c r="AI72" t="s">
         <v>238</v>
       </c>
       <c r="AJ72">
         <v>107559</v>
       </c>
       <c r="AK72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
+        <v>228</v>
+      </c>
+      <c r="E73" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I73" t="s">
         <v>230</v>
       </c>
       <c r="J73" t="s">
         <v>77</v>
       </c>
       <c r="AF73">
         <v>14.0</v>
       </c>
       <c r="AG73">
         <v>14.0</v>
       </c>
       <c r="AI73" t="s">
         <v>238</v>
       </c>
       <c r="AJ73">
         <v>112172</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>247</v>
       </c>
       <c r="E74" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I74" t="s">
         <v>230</v>
       </c>
       <c r="J74" t="s">
         <v>77</v>
       </c>
       <c r="AF74">
         <v>14.0</v>
       </c>
       <c r="AI74" t="s">
         <v>238</v>
       </c>
       <c r="AJ74">
         <v>112175</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E75" t="s">
         <v>248</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I75" t="s">
         <v>230</v>
       </c>
       <c r="J75" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>21.0</v>
       </c>
       <c r="AI75" t="s">
         <v>238</v>
       </c>
       <c r="AJ75">
         <v>113268</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>249</v>
       </c>
       <c r="E76" t="s">
         <v>250</v>
       </c>
       <c r="F76" t="s">
         <v>251</v>
       </c>
       <c r="G76" s="1" t="s">
@@ -4887,4091 +4887,4097 @@
         <v>81</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>21.0</v>
       </c>
       <c r="AI76" t="s">
         <v>238</v>
       </c>
       <c r="AJ76">
         <v>106884</v>
       </c>
       <c r="AK76">
         <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>252</v>
       </c>
       <c r="E77" t="s">
         <v>103</v>
       </c>
+      <c r="F77" t="s">
+        <v>253</v>
+      </c>
       <c r="G77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I77" t="s">
         <v>230</v>
       </c>
       <c r="J77" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.0</v>
       </c>
       <c r="AI77" t="s">
         <v>238</v>
       </c>
       <c r="AJ77">
         <v>113033</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I78" t="s">
         <v>230</v>
       </c>
       <c r="J78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="AF78">
         <v>14.0</v>
       </c>
       <c r="AG78">
         <v>14.0</v>
       </c>
       <c r="AI78" t="s">
         <v>238</v>
       </c>
       <c r="AJ78">
         <v>113318</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I79" t="s">
         <v>230</v>
       </c>
       <c r="J79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="AF79">
         <v>14.0</v>
       </c>
       <c r="AI79" t="s">
         <v>238</v>
       </c>
       <c r="AJ79">
         <v>113331</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I80" t="s">
         <v>230</v>
       </c>
       <c r="J80" t="s">
         <v>55</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>21.0</v>
       </c>
       <c r="AI80" t="s">
         <v>238</v>
       </c>
       <c r="AJ80">
         <v>113334</v>
       </c>
       <c r="AK80">
         <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I81" t="s">
         <v>230</v>
       </c>
       <c r="J81" t="s">
         <v>55</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.0</v>
       </c>
       <c r="AI81" t="s">
         <v>238</v>
       </c>
       <c r="AJ81">
         <v>106722</v>
       </c>
       <c r="AK81">
         <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E82" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I82" t="s">
         <v>230</v>
       </c>
       <c r="AF82">
         <v>14.0</v>
       </c>
       <c r="AI82" t="s">
         <v>238</v>
       </c>
       <c r="AJ82">
         <v>107255</v>
       </c>
       <c r="AK82">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>252</v>
       </c>
       <c r="E83" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I83" t="s">
         <v>230</v>
       </c>
       <c r="J83" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>21.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AJ83">
         <v>113034</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I84" t="s">
         <v>230</v>
       </c>
       <c r="AF84">
         <v>14.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AJ84">
         <v>112655</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F85" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I85" t="s">
         <v>230</v>
       </c>
       <c r="J85" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>21.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AJ85">
         <v>108395</v>
       </c>
       <c r="AK85">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E86" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F86" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I86" t="s">
         <v>230</v>
       </c>
       <c r="J86" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>21.0</v>
       </c>
       <c r="AG86">
         <v>21.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AJ86">
         <v>110562</v>
       </c>
       <c r="AK86">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E87" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F87" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I87" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J87" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AF87">
         <v>8.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AJ87">
         <v>107254</v>
       </c>
       <c r="AK87">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E88" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F88" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J88" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="AJ88">
         <v>108664</v>
       </c>
       <c r="AK88">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E89" t="s">
         <v>89</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I89" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>21.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="AJ89">
         <v>109990</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>249</v>
       </c>
       <c r="E90" t="s">
         <v>108</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I90" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J90" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>21.0</v>
       </c>
       <c r="AI90" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="AJ90">
         <v>110403</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E91" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I91" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J91" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>15.0</v>
       </c>
       <c r="AI91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="AJ91">
         <v>113152</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>117</v>
       </c>
       <c r="E92" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F92" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I92" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J92" t="s">
         <v>51</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>15.0</v>
       </c>
       <c r="AI92" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="AJ92">
         <v>111617</v>
       </c>
+      <c r="AK92">
+        <v>5</v>
+      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E93" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F93" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I93" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AF93">
         <v>14.0</v>
       </c>
       <c r="AI93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="AJ93">
         <v>112044</v>
       </c>
       <c r="AK93">
         <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F94" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I94" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J94" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="AF94">
         <v>14.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="AJ94">
         <v>110311</v>
       </c>
       <c r="AK94">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E95" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F95" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I95" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J95" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AF95">
         <v>14.0</v>
       </c>
       <c r="AI95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="AJ95">
         <v>112105</v>
       </c>
       <c r="AK95">
         <v>4</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E96" t="s">
         <v>97</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I96" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>21.0</v>
       </c>
       <c r="AI96" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="AJ96">
         <v>113394</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E97" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F97" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I97" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AF97">
         <v>14.0</v>
       </c>
       <c r="AI97" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AJ97">
         <v>112045</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E98" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F98" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I98" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J98" t="s">
         <v>51</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>21.0</v>
       </c>
       <c r="AG98">
         <v>21.0</v>
       </c>
       <c r="AI98" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AJ98">
         <v>107486</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E99" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F99" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I99" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J99" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="AF99">
         <v>14.0</v>
       </c>
       <c r="AI99" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AJ99">
         <v>112368</v>
       </c>
       <c r="AK99">
         <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>247</v>
       </c>
       <c r="E100" t="s">
         <v>76</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I100" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J100" t="s">
         <v>77</v>
       </c>
       <c r="AF100">
         <v>14.0</v>
       </c>
       <c r="AI100" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AJ100">
         <v>112174</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E101" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F101" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I101" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J101" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>21.0</v>
       </c>
       <c r="AI101" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AJ101">
         <v>108195</v>
       </c>
       <c r="AK101">
         <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E102" t="s">
         <v>95</v>
       </c>
       <c r="F102" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I102" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J102" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>21.0</v>
       </c>
       <c r="AG102">
         <v>21.0</v>
       </c>
       <c r="AI102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AJ102">
         <v>113322</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E103" t="s">
         <v>95</v>
       </c>
       <c r="F103" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I103" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J103" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="AF103">
         <v>14.0</v>
       </c>
       <c r="AI103" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AJ103">
         <v>112367</v>
       </c>
       <c r="AK103">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E104" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I104" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="AD104" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>13.0</v>
       </c>
       <c r="AI104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="AJ104">
         <v>113395</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I105" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="AI105" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="AJ105">
         <v>113442</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I106" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="AE106">
         <v>2</v>
       </c>
       <c r="AF106">
         <v>22.0</v>
       </c>
       <c r="AI106" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="AJ106">
         <v>108600</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E107" t="s">
         <v>97</v>
       </c>
       <c r="F107" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I107" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J107" t="s">
         <v>55</v>
       </c>
       <c r="AF107">
         <v>14.0</v>
       </c>
       <c r="AI107" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ107">
         <v>113203</v>
       </c>
       <c r="AK107">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
+        <v>348</v>
+      </c>
+      <c r="E108" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" t="s">
+        <v>349</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I108" t="s">
+        <v>337</v>
+      </c>
+      <c r="J108" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE108">
+        <v>1</v>
+      </c>
+      <c r="AF108">
+        <v>21.0</v>
+      </c>
+      <c r="AI108" t="s">
         <v>347</v>
-      </c>
-[...25 lines deleted...]
-        <v>346</v>
       </c>
       <c r="AJ108">
         <v>113250</v>
       </c>
       <c r="AK108">
         <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E109" t="s">
         <v>86</v>
       </c>
       <c r="F109" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I109" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J109" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>21.0</v>
       </c>
       <c r="AI109" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ109">
         <v>108396</v>
       </c>
       <c r="AK109">
         <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E110" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F110" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I110" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J110" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>21.0</v>
       </c>
       <c r="AI110" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ110">
         <v>106676</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E111" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F111" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I111" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J111" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>21.0</v>
       </c>
       <c r="AG111">
         <v>21.0</v>
       </c>
       <c r="AI111" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ111">
         <v>107206</v>
       </c>
       <c r="AK111">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E112" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F112" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I112" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J112" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>21.0</v>
       </c>
       <c r="AI112" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ112">
         <v>112335</v>
       </c>
       <c r="AK112">
         <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E113" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F113" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I113" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J113" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="AF113">
         <v>14.0</v>
       </c>
       <c r="AI113" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ113">
         <v>113372</v>
       </c>
       <c r="AK113">
         <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E114" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F114" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I114" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J114" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="AF114">
         <v>14.0</v>
       </c>
       <c r="AI114" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ114">
         <v>113380</v>
       </c>
       <c r="AK114">
         <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E115" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F115" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I115" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J115" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="AF115">
         <v>14.0</v>
       </c>
       <c r="AI115" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AJ115">
         <v>108261</v>
       </c>
       <c r="AK115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E116" t="s">
         <v>134</v>
       </c>
       <c r="F116" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I116" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J116" t="s">
         <v>55</v>
       </c>
       <c r="AF116">
         <v>14.0</v>
       </c>
       <c r="AI116" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AJ116">
         <v>113204</v>
       </c>
       <c r="AK116">
         <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E117" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I117" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>21.0</v>
       </c>
       <c r="AI117" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AJ117">
         <v>109968</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E118" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F118" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I118" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J118" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>21.0</v>
       </c>
       <c r="AI118" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AJ118">
         <v>112336</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E119" t="s">
         <v>134</v>
       </c>
       <c r="F119" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I119" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J119" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AF119">
         <v>14.0</v>
       </c>
       <c r="AI119" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AJ119">
         <v>111871</v>
       </c>
       <c r="AK119">
         <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E120" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F120" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I120" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J120" t="s">
         <v>55</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>21.0</v>
       </c>
       <c r="AI120" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AJ120">
         <v>112903</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E121" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F121" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I121" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>21.0</v>
       </c>
       <c r="AI121" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AJ121">
         <v>112190</v>
       </c>
       <c r="AK121">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E122" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F122" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I122" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J122" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>21.0</v>
       </c>
       <c r="AI122" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AJ122">
         <v>108105</v>
       </c>
       <c r="AK122">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E123" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F123" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I123" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J123" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>21.0</v>
       </c>
       <c r="AI123" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AJ123">
         <v>110451</v>
       </c>
       <c r="AK123">
         <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E124" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F124" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I124" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J124" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>21.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AJ124">
         <v>113077</v>
       </c>
       <c r="AK124">
         <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>42</v>
       </c>
       <c r="E125" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F125" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I125" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J125" t="s">
         <v>46</v>
       </c>
       <c r="AD125" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>13.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ125">
         <v>109348</v>
       </c>
       <c r="AK125">
         <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>179</v>
       </c>
       <c r="E126" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F126" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I126" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J126" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AD126" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>13.0</v>
       </c>
       <c r="AG126">
         <v>13.0</v>
       </c>
       <c r="AI126" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ126">
         <v>110639</v>
       </c>
       <c r="AK126">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E127" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I127" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J127" t="s">
         <v>55</v>
       </c>
       <c r="AD127" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>13.0</v>
       </c>
       <c r="AI127" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ127">
         <v>113200</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E128" t="s">
         <v>171</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I128" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AD128" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AF128">
         <v>6.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ128">
         <v>108601</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E129" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F129" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I129" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J129" t="s">
         <v>81</v>
       </c>
       <c r="AD129" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="AF129">
         <v>6.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ129">
         <v>107889</v>
       </c>
       <c r="AK129">
         <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E130" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I130" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AD130" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>13.0</v>
       </c>
       <c r="AI130" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ130">
         <v>112083</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E131" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I131" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J131" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="AD131" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="AF131">
         <v>6.0</v>
       </c>
       <c r="AI131" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AJ131">
         <v>113387</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E132" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F132" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I132" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J132" t="s">
         <v>67</v>
       </c>
       <c r="AD132" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>13.0</v>
       </c>
       <c r="AG132">
         <v>13.0</v>
       </c>
       <c r="AI132" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AJ132">
         <v>106531</v>
       </c>
       <c r="AK132">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E133" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I133" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AD133" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AE133">
         <v>3</v>
       </c>
       <c r="AF133">
         <v>27.0</v>
       </c>
       <c r="AI133" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AJ133">
         <v>109960</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E134" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F134" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I134" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J134" t="s">
         <v>55</v>
       </c>
       <c r="AD134" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>13.0</v>
       </c>
       <c r="AG134">
         <v>13.0</v>
       </c>
       <c r="AI134" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AJ134">
         <v>113087</v>
       </c>
       <c r="AK134">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E135" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I135" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AD135" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AE135">
         <v>2</v>
       </c>
       <c r="AF135">
         <v>20.0</v>
       </c>
       <c r="AI135" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AJ135">
         <v>112082</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E136" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F136" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I136" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J136" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>15.0</v>
       </c>
       <c r="AI136" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AJ136">
         <v>113249</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E137" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F137" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I137" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J137" t="s">
         <v>55</v>
       </c>
       <c r="AE137">
         <v>2</v>
       </c>
       <c r="AF137">
         <v>22.0</v>
       </c>
       <c r="AI137" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AJ137">
         <v>113321</v>
       </c>
       <c r="AK137">
         <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E138" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F138" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I138" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J138" t="s">
         <v>81</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>15.0</v>
       </c>
       <c r="AI138" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AJ138">
         <v>108747</v>
       </c>
       <c r="AK138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E139" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F139" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I139" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J139" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>15.0</v>
       </c>
       <c r="AI139" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AJ139">
         <v>113364</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E140" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I140" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF140">
         <v>8.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AJ140">
         <v>111597</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E141" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F141" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I141" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J141" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>15.0</v>
       </c>
       <c r="AI141" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AJ141">
         <v>106479</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E142" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H142" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I142" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J142" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AE142">
         <v>2</v>
       </c>
       <c r="AF142">
         <v>22.0</v>
       </c>
       <c r="AI142" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="AJ142">
         <v>112642</v>
       </c>
       <c r="AK142">
         <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E143" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F143" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I143" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J143" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AF143">
         <v>8.0</v>
       </c>
       <c r="AG143">
         <v>8.0</v>
       </c>
       <c r="AI143" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="AJ143">
         <v>109886</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E144" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I144" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF144">
         <v>8.0</v>
       </c>
       <c r="AI144" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="AJ144">
         <v>112974</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" t="s">
         <v>111</v>
       </c>
       <c r="F145" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I145" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J145" t="s">
         <v>51</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>21.0</v>
       </c>
       <c r="AG145">
         <v>21.0</v>
       </c>
       <c r="AI145" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ145">
         <v>111619</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" t="s">
         <v>111</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I146" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF146">
         <v>14.0</v>
       </c>
       <c r="AI146" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ146">
         <v>113411</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E147" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F147" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I147" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J147" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
         <v>21.0</v>
       </c>
       <c r="AG147">
         <v>21.0</v>
       </c>
       <c r="AI147" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ147">
         <v>108552</v>
       </c>
       <c r="AK147">
         <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E148" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I148" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF148">
         <v>14.0</v>
       </c>
       <c r="AI148" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ148">
         <v>111625</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E149" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F149" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I149" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J149" t="s">
         <v>55</v>
       </c>
       <c r="AF149">
         <v>14.0</v>
       </c>
       <c r="AI149" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ149">
         <v>113186</v>
       </c>
       <c r="AK149">
         <v>4</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E150" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F150" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I150" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AI150" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ150">
         <v>113443</v>
       </c>
       <c r="AK150">
         <v>4</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E151" t="s">
         <v>89</v>
       </c>
       <c r="F151" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I151" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J151" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="AF151">
         <v>14.0</v>
       </c>
       <c r="AG151">
         <v>14.0</v>
       </c>
       <c r="AI151" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ151">
         <v>108865</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E152" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I152" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF152">
         <v>14.0</v>
       </c>
       <c r="AI152" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ152">
         <v>112975</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>73</v>
       </c>
       <c r="F153" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I153" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>21.0</v>
       </c>
       <c r="AI153" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ153">
         <v>113238</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E154" t="s">
         <v>86</v>
       </c>
       <c r="F154" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I154" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J154" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>21.0</v>
       </c>
       <c r="AG154">
         <v>21.0</v>
       </c>
       <c r="AI154" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ154">
         <v>110426</v>
       </c>
       <c r="AK154">
         <v>4</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E155" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F155" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I155" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J155" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>21.0</v>
       </c>
       <c r="AG155">
         <v>21.0</v>
       </c>
       <c r="AI155" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ155">
         <v>111717</v>
       </c>
       <c r="AK155">
         <v>5</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E156" t="s">
         <v>79</v>
       </c>
       <c r="F156" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I156" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J156" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AF156">
         <v>14.0</v>
       </c>
       <c r="AI156" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ156">
         <v>110440</v>
       </c>
       <c r="AK156">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E157" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F157" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I157" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J157" t="s">
         <v>55</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AG157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ157">
         <v>106886</v>
       </c>
       <c r="AK157">
         <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E158" t="s">
         <v>69</v>
       </c>
       <c r="F158" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I158" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J158" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AF158">
         <v>14.0</v>
       </c>
       <c r="AI158" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ158">
         <v>113291</v>
       </c>
       <c r="AK158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>24</v>
       </c>
       <c r="F159" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I159" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>21.0</v>
       </c>
       <c r="AG159">
         <v>21.0</v>
       </c>
       <c r="AI159" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ159">
         <v>106670</v>
       </c>
       <c r="AK159">
         <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E160" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F160" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I160" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF160">
         <v>14.0</v>
       </c>
       <c r="AI160" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ160">
         <v>108464</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>143</v>
       </c>
       <c r="E161" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F161" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I161" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J161" t="s">
         <v>81</v>
       </c>
       <c r="AF161">
         <v>14.0</v>
       </c>
       <c r="AG161">
         <v>14.0</v>
       </c>
       <c r="AI161" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ161">
         <v>110512</v>
       </c>
       <c r="AK161">
         <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E162" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F162" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I162" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J162" t="s">
         <v>81</v>
       </c>
       <c r="AF162">
         <v>14.0</v>
       </c>
       <c r="AG162">
         <v>14.0</v>
       </c>
       <c r="AI162" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ162">
         <v>106467</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E163" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F163" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I163" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J163" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="AF163">
         <v>14.0</v>
       </c>
       <c r="AG163">
         <v>14.0</v>
       </c>
       <c r="AI163" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ163">
         <v>109542</v>
       </c>
       <c r="AK163">
         <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E164" t="s">
         <v>76</v>
       </c>
       <c r="F164" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I164" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF164">
         <v>14.0</v>
       </c>
       <c r="AI164" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AJ164">
         <v>108283</v>
       </c>
       <c r="AK164">
         <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E165" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F165" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I165" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J165" t="s">
         <v>67</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>21.0</v>
       </c>
       <c r="AG165">
         <v>21.0</v>
       </c>
       <c r="AI165" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ165">
         <v>106530</v>
       </c>
       <c r="AK165">
         <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E166" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I166" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J166" t="s">
         <v>55</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>21.0</v>
       </c>
       <c r="AI166" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ166">
         <v>113199</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E167" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F167" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I167" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J167" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>21.0</v>
       </c>
       <c r="AG167">
         <v>21.0</v>
       </c>
       <c r="AI167" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ167">
         <v>109885</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E168" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F168" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I168" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J168" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>21.0</v>
       </c>
       <c r="AG168">
         <v>21.0</v>
       </c>
       <c r="AI168" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ168">
         <v>110424</v>
       </c>
       <c r="AK168">
         <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E169" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F169" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I169" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J169" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AF169">
         <v>14.0</v>
       </c>
       <c r="AI169" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ169">
         <v>110439</v>
       </c>
       <c r="AK169">
         <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E170" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I170" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF170">
         <v>14.0</v>
       </c>
       <c r="AG170">
         <v>14.0</v>
       </c>
       <c r="AI170" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ170">
         <v>113265</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E171" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F171" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I171" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J171" t="s">
         <v>81</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>21.0</v>
       </c>
       <c r="AI171" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ171">
         <v>107890</v>
       </c>
       <c r="AK171">
         <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E172" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I172" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J172" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>21.0</v>
       </c>
       <c r="AI172" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ172">
         <v>113267</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E173" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F173" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I173" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J173" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="AF173">
         <v>14.0</v>
       </c>
       <c r="AI173" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ173">
         <v>108449</v>
       </c>
       <c r="AK173">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E174" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F174" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I174" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J174" t="s">
         <v>55</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>21.0</v>
       </c>
       <c r="AI174" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ174">
         <v>113316</v>
       </c>
       <c r="AK174">
         <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E175" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F175" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I175" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J175" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="AF175">
         <v>14.0</v>
       </c>
       <c r="AI175" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ175">
         <v>108262</v>
       </c>
       <c r="AK175">
         <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E176" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I176" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF176">
         <v>14.0</v>
       </c>
       <c r="AI176" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ176">
         <v>111598</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E177" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F177" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I177" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF177">
         <v>14.0</v>
       </c>
       <c r="AI177" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AJ177">
         <v>108282</v>
       </c>
       <c r="AK177">
         <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E178" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F178" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I178" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>21.0</v>
       </c>
       <c r="AI178" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ178">
         <v>106773</v>
       </c>
       <c r="AK178">
         <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E179" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F179" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I179" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J179" t="s">
         <v>67</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>21.0</v>
       </c>
       <c r="AG179">
         <v>21.0</v>
       </c>
       <c r="AI179" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ179">
         <v>106529</v>
       </c>
       <c r="AK179">
         <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E180" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I180" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J180" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>21.0</v>
       </c>
       <c r="AI180" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ180">
         <v>113244</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E181" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F181" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I181" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J181" t="s">
         <v>67</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>21.0</v>
       </c>
       <c r="AG181">
         <v>21.0</v>
       </c>
       <c r="AI181" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ181">
         <v>113287</v>
       </c>
       <c r="AK181">
         <v>4</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E182" t="s">
         <v>97</v>
       </c>
       <c r="F182" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I182" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J182" t="s">
         <v>55</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
         <v>21.0</v>
       </c>
       <c r="AI182" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ182">
         <v>106899</v>
       </c>
       <c r="AK182">
         <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E183" t="s">
         <v>153</v>
       </c>
       <c r="F183" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I183" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J183" t="s">
         <v>55</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>21.0</v>
       </c>
       <c r="AI183" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ183">
         <v>106900</v>
       </c>
       <c r="AK183">
         <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E184" t="s">
         <v>95</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I184" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J184" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>21.0</v>
       </c>
       <c r="AI184" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ184">
         <v>113062</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E185" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F185" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I185" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF185">
         <v>14.0</v>
       </c>
       <c r="AI185" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ185">
         <v>113072</v>
       </c>
       <c r="AK185">
         <v>4</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E186" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I186" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J186" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>21.0</v>
       </c>
       <c r="AI186" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ186">
         <v>113361</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E187" t="s">
-        <v>538</v>
+        <v>246</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I187" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AF187">
         <v>14.0</v>
       </c>
       <c r="AI187" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ187">
         <v>113369</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>539</v>
       </c>
       <c r="E188" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F188" t="s">
         <v>540</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I188" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J188" t="s">
         <v>541</v>
       </c>
       <c r="AF188">
         <v>14.0</v>
       </c>
       <c r="AG188">
         <v>14.0</v>
       </c>
       <c r="AI188" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ188">
         <v>113391</v>
       </c>
       <c r="AK188">
         <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>30</v>
       </c>
       <c r="E189" t="s">
         <v>180</v>
       </c>
       <c r="F189" t="s">
         <v>542</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I189" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>21.0</v>
       </c>
       <c r="AI189" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ189">
         <v>112119</v>
       </c>
       <c r="AK189">
         <v>4</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>543</v>
       </c>
       <c r="E190" t="s">
         <v>180</v>
       </c>
       <c r="F190" t="s">
         <v>544</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I190" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J190" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>21.0</v>
       </c>
       <c r="AG190">
         <v>21.0</v>
       </c>
       <c r="AI190" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="AJ190">
         <v>113405</v>
       </c>
       <c r="AK190">
         <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>545</v>
       </c>
       <c r="E191" t="s">
         <v>546</v>
       </c>
       <c r="F191" t="s">
         <v>547</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I191" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J191" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>21.0</v>
       </c>
       <c r="AI191" t="s">
         <v>548</v>
       </c>
       <c r="AJ191">
         <v>108196</v>
       </c>
       <c r="AK191">
         <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>549</v>
       </c>
       <c r="E192" t="s">
         <v>550</v>
       </c>
       <c r="F192" t="s">
         <v>551</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I192" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J192" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="AF192">
         <v>14.0</v>
       </c>
       <c r="AI192" t="s">
         <v>548</v>
       </c>
       <c r="AJ192">
         <v>113374</v>
       </c>
       <c r="AK192">
         <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E193" t="s">
         <v>552</v>
       </c>
       <c r="F193" t="s">
         <v>553</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I193" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J193" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="AF193">
         <v>14.0</v>
       </c>
       <c r="AI193" t="s">
         <v>548</v>
       </c>
       <c r="AJ193">
         <v>112632</v>
       </c>
       <c r="AK193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>