--- v4 (2026-09-29)
+++ v5 (2026-10-21)
@@ -2470,51 +2470,51 @@
       <c r="H8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>15.0</v>
       </c>
       <c r="AG8">
         <v>15.0</v>
       </c>
       <c r="AI8" t="s">
         <v>47</v>
       </c>
       <c r="AJ8">
         <v>109964</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>55</v>
       </c>
       <c r="AF9">
@@ -4095,50 +4095,53 @@
       </c>
       <c r="H53" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I53" t="s">
         <v>181</v>
       </c>
       <c r="J53" t="s">
         <v>189</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>21.0</v>
       </c>
       <c r="AG53">
         <v>21.0</v>
       </c>
       <c r="AI53" t="s">
         <v>182</v>
       </c>
       <c r="AJ53">
         <v>113245</v>
       </c>
+      <c r="AK53">
+        <v>5</v>
+      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>190</v>
       </c>
       <c r="E54" t="s">
         <v>191</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I54" t="s">
         <v>181</v>
       </c>
       <c r="J54" t="s">
         <v>192</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>21.0</v>
@@ -5253,86 +5256,86 @@
       <c r="F87" t="s">
         <v>284</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I87" t="s">
         <v>285</v>
       </c>
       <c r="J87" t="s">
         <v>286</v>
       </c>
       <c r="AF87">
         <v>8.0</v>
       </c>
       <c r="AI87" t="s">
         <v>287</v>
       </c>
       <c r="AJ87">
         <v>107254</v>
       </c>
       <c r="AK87">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>288</v>
       </c>
       <c r="E88" t="s">
         <v>289</v>
       </c>
       <c r="F88" t="s">
         <v>290</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I88" t="s">
         <v>285</v>
       </c>
       <c r="J88" t="s">
         <v>291</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
         <v>292</v>
       </c>
       <c r="AJ88">
         <v>108664</v>
       </c>
       <c r="AK88">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>293</v>
       </c>
       <c r="E89" t="s">
         <v>89</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I89" t="s">
         <v>285</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>21.0</v>
       </c>
       <c r="AI89" t="s">
@@ -5619,50 +5622,53 @@
       </c>
       <c r="H98" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I98" t="s">
         <v>298</v>
       </c>
       <c r="J98" t="s">
         <v>51</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>21.0</v>
       </c>
       <c r="AG98">
         <v>21.0</v>
       </c>
       <c r="AI98" t="s">
         <v>318</v>
       </c>
       <c r="AJ98">
         <v>107486</v>
       </c>
+      <c r="AK98">
+        <v>5</v>
+      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>322</v>
       </c>
       <c r="E99" t="s">
         <v>323</v>
       </c>
       <c r="F99" t="s">
         <v>324</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I99" t="s">
         <v>298</v>
       </c>
       <c r="J99" t="s">
         <v>325</v>
       </c>
       <c r="AF99">
         <v>14.0</v>
@@ -6136,51 +6142,51 @@
       <c r="F113" t="s">
         <v>363</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I113" t="s">
         <v>337</v>
       </c>
       <c r="J113" t="s">
         <v>364</v>
       </c>
       <c r="AF113">
         <v>14.0</v>
       </c>
       <c r="AI113" t="s">
         <v>347</v>
       </c>
       <c r="AJ113">
         <v>113372</v>
       </c>
       <c r="AK113">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>365</v>
       </c>
       <c r="E114" t="s">
         <v>355</v>
       </c>
       <c r="F114" t="s">
         <v>366</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I114" t="s">
         <v>337</v>
       </c>
       <c r="J114" t="s">
         <v>217</v>
       </c>
       <c r="AF114">
@@ -6565,51 +6571,51 @@
       <c r="H125" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I125" t="s">
         <v>393</v>
       </c>
       <c r="J125" t="s">
         <v>46</v>
       </c>
       <c r="AD125" t="s">
         <v>394</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>13.0</v>
       </c>
       <c r="AI125" t="s">
         <v>395</v>
       </c>
       <c r="AJ125">
         <v>109348</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>179</v>
       </c>
       <c r="E126" t="s">
         <v>396</v>
       </c>
       <c r="F126" t="s">
         <v>397</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I126" t="s">
         <v>393</v>
       </c>
       <c r="J126" t="s">
         <v>333</v>
       </c>
       <c r="AD126" t="s">
@@ -7562,51 +7568,51 @@
       <c r="H154" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I154" t="s">
         <v>393</v>
       </c>
       <c r="J154" t="s">
         <v>443</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>21.0</v>
       </c>
       <c r="AG154">
         <v>21.0</v>
       </c>
       <c r="AI154" t="s">
         <v>448</v>
       </c>
       <c r="AJ154">
         <v>110426</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>465</v>
       </c>
       <c r="E155" t="s">
         <v>212</v>
       </c>
       <c r="F155" t="s">
         <v>466</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I155" t="s">
         <v>393</v>
       </c>
       <c r="J155" t="s">
         <v>333</v>
       </c>
       <c r="AE155">
@@ -8036,50 +8042,53 @@
         <v>38</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I167" t="s">
         <v>393</v>
       </c>
       <c r="J167" t="s">
         <v>443</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>21.0</v>
       </c>
       <c r="AG167">
         <v>21.0</v>
       </c>
       <c r="AI167" t="s">
         <v>488</v>
       </c>
       <c r="AJ167">
         <v>109885</v>
+      </c>
+      <c r="AK167">
+        <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>493</v>
       </c>
       <c r="E168" t="s">
         <v>494</v>
       </c>
       <c r="F168" t="s">
         <v>495</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I168" t="s">
         <v>393</v>
       </c>
       <c r="J168" t="s">
         <v>443</v>
       </c>
       <c r="AE168">