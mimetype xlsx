--- v0 (2026-09-03)
+++ v1 (2026-11-05)
@@ -2701,51 +2701,51 @@
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>13.0</v>
       </c>
       <c r="AI14" t="s">
         <v>73</v>
       </c>
       <c r="AJ14">
         <v>97811</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>75</v>
       </c>
       <c r="F15" t="s">
         <v>76</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>77</v>
       </c>
       <c r="AE15">
@@ -4136,50 +4136,53 @@
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I57" t="s">
         <v>162</v>
       </c>
       <c r="J57" t="s">
         <v>57</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.0</v>
       </c>
       <c r="AI57" t="s">
         <v>166</v>
       </c>
       <c r="AJ57">
         <v>103331</v>
       </c>
+      <c r="AK57">
+        <v>3</v>
+      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>185</v>
       </c>
       <c r="E58" t="s">
         <v>186</v>
       </c>
       <c r="F58" t="s">
         <v>187</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I58" t="s">
         <v>162</v>
       </c>
       <c r="J58" t="s">
         <v>77</v>
       </c>
       <c r="AE58">
         <v>1</v>
@@ -4993,51 +4996,51 @@
       <c r="G83" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I83" t="s">
         <v>191</v>
       </c>
       <c r="J83" t="s">
         <v>224</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>13.0</v>
       </c>
       <c r="AI83" t="s">
         <v>251</v>
       </c>
       <c r="AJ83">
         <v>96377</v>
       </c>
       <c r="AK83">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>255</v>
       </c>
       <c r="E84" t="s">
         <v>256</v>
       </c>
       <c r="F84" t="s">
         <v>257</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I84" t="s">
         <v>191</v>
       </c>
       <c r="J84" t="s">
         <v>258</v>
       </c>
       <c r="AE84">
@@ -5145,86 +5148,86 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I87" t="s">
         <v>191</v>
       </c>
       <c r="J87" t="s">
         <v>224</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>13.0</v>
       </c>
       <c r="AI87" t="s">
         <v>259</v>
       </c>
       <c r="AJ87">
         <v>103112</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>268</v>
       </c>
       <c r="E88" t="s">
         <v>269</v>
       </c>
       <c r="F88" t="s">
         <v>270</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I88" t="s">
         <v>271</v>
       </c>
       <c r="J88" t="s">
         <v>43</v>
       </c>
       <c r="AF88">
         <v>13.0</v>
       </c>
       <c r="AI88" t="s">
         <v>272</v>
       </c>
       <c r="AJ88">
         <v>96102</v>
       </c>
       <c r="AK88">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>273</v>
       </c>
       <c r="E89" t="s">
         <v>85</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I89" t="s">
         <v>271</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>20.0</v>
       </c>
       <c r="AI89" t="s">
@@ -7033,51 +7036,51 @@
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I146" t="s">
         <v>362</v>
       </c>
       <c r="J146" t="s">
         <v>181</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>13.0</v>
       </c>
       <c r="AI146" t="s">
         <v>404</v>
       </c>
       <c r="AJ146">
         <v>94371</v>
       </c>
       <c r="AK146">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>377</v>
       </c>
       <c r="E147" t="s">
         <v>390</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I147" t="s">
         <v>362</v>
       </c>
       <c r="AF147">
         <v>13.0</v>
       </c>
       <c r="AI147" t="s">
         <v>404</v>
       </c>
       <c r="AJ147">
@@ -7854,51 +7857,51 @@
       <c r="F171" t="s">
         <v>466</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I171" t="s">
         <v>408</v>
       </c>
       <c r="J171" t="s">
         <v>375</v>
       </c>
       <c r="AF171">
         <v>13.0</v>
       </c>
       <c r="AI171" t="s">
         <v>458</v>
       </c>
       <c r="AJ171">
         <v>97835</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>372</v>
       </c>
       <c r="E172" t="s">
         <v>70</v>
       </c>
       <c r="F172" t="s">
         <v>467</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I172" t="s">
         <v>408</v>
       </c>
       <c r="J172" t="s">
         <v>375</v>
       </c>
       <c r="AF172">
@@ -8174,51 +8177,51 @@
       <c r="F181" t="s">
         <v>478</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I181" t="s">
         <v>408</v>
       </c>
       <c r="J181" t="s">
         <v>29</v>
       </c>
       <c r="AF181">
         <v>13.0</v>
       </c>
       <c r="AI181" t="s">
         <v>458</v>
       </c>
       <c r="AJ181">
         <v>94316</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>479</v>
       </c>
       <c r="E182" t="s">
         <v>179</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I182" t="s">
         <v>408</v>
       </c>
       <c r="AF182">
         <v>13.0</v>
       </c>
       <c r="AI182" t="s">
         <v>458</v>
       </c>
       <c r="AJ182">
@@ -8503,51 +8506,51 @@
       <c r="F191" t="s">
         <v>493</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I191" t="s">
         <v>408</v>
       </c>
       <c r="J191" t="s">
         <v>352</v>
       </c>
       <c r="AF191">
         <v>13.0</v>
       </c>
       <c r="AI191" t="s">
         <v>458</v>
       </c>
       <c r="AJ191">
         <v>93897</v>
       </c>
       <c r="AK191">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>32</v>
       </c>
       <c r="E192" t="s">
         <v>384</v>
       </c>
       <c r="F192" t="s">
         <v>494</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I192" t="s">
         <v>408</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
@@ -8846,51 +8849,51 @@
       <c r="F202" t="s">
         <v>514</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I202" t="s">
         <v>408</v>
       </c>
       <c r="J202" t="s">
         <v>49</v>
       </c>
       <c r="AF202">
         <v>13.0</v>
       </c>
       <c r="AI202" t="s">
         <v>502</v>
       </c>
       <c r="AJ202">
         <v>94082</v>
       </c>
       <c r="AK202">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>515</v>
       </c>
       <c r="E203" t="s">
         <v>516</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I203" t="s">
         <v>408</v>
       </c>
       <c r="AF203">
         <v>13.0</v>
       </c>
       <c r="AI203" t="s">
         <v>502</v>
       </c>
       <c r="AJ203">
@@ -8907,51 +8910,51 @@
       <c r="F204" t="s">
         <v>519</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I204" t="s">
         <v>408</v>
       </c>
       <c r="J204" t="s">
         <v>520</v>
       </c>
       <c r="AF204">
         <v>13.0</v>
       </c>
       <c r="AI204" t="s">
         <v>502</v>
       </c>
       <c r="AJ204">
         <v>93866</v>
       </c>
       <c r="AK204">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>454</v>
       </c>
       <c r="E205" t="s">
         <v>398</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I205" t="s">
         <v>408</v>
       </c>
       <c r="J205" t="s">
         <v>456</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AF205">
@@ -9044,51 +9047,51 @@
       <c r="E208" t="s">
         <v>118</v>
       </c>
       <c r="F208" t="s">
         <v>526</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I208" t="s">
         <v>408</v>
       </c>
       <c r="AF208">
         <v>13.0</v>
       </c>
       <c r="AI208" t="s">
         <v>502</v>
       </c>
       <c r="AJ208">
         <v>94955</v>
       </c>
       <c r="AK208">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>527</v>
       </c>
       <c r="E209" t="s">
         <v>155</v>
       </c>
       <c r="F209" t="s">
         <v>528</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I209" t="s">
         <v>408</v>
       </c>
       <c r="J209" t="s">
         <v>57</v>
       </c>
       <c r="AE209">