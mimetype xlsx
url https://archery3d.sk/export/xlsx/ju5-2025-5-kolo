--- v0 (2026-05-04)
+++ v1 (2026-10-20)
@@ -2734,51 +2734,51 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>76</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>13.0</v>
       </c>
       <c r="AI14" t="s">
         <v>77</v>
       </c>
       <c r="AJ14">
         <v>101889</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>78</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15" t="s">
         <v>80</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
@@ -2804,89 +2804,89 @@
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>20.0</v>
       </c>
       <c r="AI16" t="s">
         <v>77</v>
       </c>
       <c r="AJ16">
         <v>102995</v>
       </c>
       <c r="AK16">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="F17" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>20.0</v>
       </c>
       <c r="AI17" t="s">
         <v>77</v>
       </c>
       <c r="AJ17">
         <v>102489</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>86</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>88</v>
       </c>
       <c r="AF18">
         <v>13.0</v>
       </c>
       <c r="AI18" t="s">
@@ -2979,84 +2979,87 @@
       <c r="F21" t="s">
         <v>98</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>13.0</v>
       </c>
       <c r="AI21" t="s">
         <v>77</v>
       </c>
       <c r="AJ21">
         <v>94612</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>99</v>
       </c>
       <c r="E22" t="s">
         <v>100</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>45</v>
       </c>
       <c r="AF22">
         <v>13.0</v>
       </c>
       <c r="AI22" t="s">
         <v>77</v>
       </c>
       <c r="AJ22">
         <v>102817</v>
       </c>
+      <c r="AK22">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>57</v>
       </c>
       <c r="E23" t="s">
         <v>102</v>
       </c>
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>13.0</v>
@@ -3177,51 +3180,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>111</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>13.0</v>
       </c>
       <c r="AI27" t="s">
         <v>77</v>
       </c>
       <c r="AJ27">
         <v>101335</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>112</v>
       </c>
       <c r="E28" t="s">
         <v>113</v>
       </c>
       <c r="F28" t="s">
         <v>114</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
@@ -3483,51 +3486,51 @@
       <c r="G36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>35</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>20.0</v>
       </c>
       <c r="AI36" t="s">
         <v>131</v>
       </c>
       <c r="AJ36">
         <v>102490</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>13.0</v>
       </c>
       <c r="AI37" t="s">
@@ -3588,51 +3591,51 @@
       <c r="G39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>56</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>13.0</v>
       </c>
       <c r="AI39" t="s">
         <v>131</v>
       </c>
       <c r="AJ39">
         <v>94077</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>70</v>
       </c>
       <c r="E40" t="s">
         <v>145</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>13.0</v>
       </c>
       <c r="AI40" t="s">
@@ -3817,50 +3820,53 @@
       </c>
       <c r="F46" t="s">
         <v>161</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>13.0</v>
       </c>
       <c r="AI46" t="s">
         <v>150</v>
       </c>
       <c r="AJ46">
         <v>94930</v>
       </c>
+      <c r="AK46">
+        <v>5</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>163</v>
       </c>
       <c r="F47" t="s">
         <v>164</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>76</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -4194,51 +4200,51 @@
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I57" t="s">
         <v>182</v>
       </c>
       <c r="J57" t="s">
         <v>195</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>20.0</v>
       </c>
       <c r="AI57" t="s">
         <v>183</v>
       </c>
       <c r="AJ57">
         <v>103018</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>196</v>
       </c>
       <c r="E58" t="s">
         <v>100</v>
       </c>
       <c r="F58" t="s">
         <v>197</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I58" t="s">
         <v>182</v>
       </c>
       <c r="AF58">
         <v>13.0</v>
       </c>
       <c r="AI58" t="s">
@@ -4299,51 +4305,51 @@
       <c r="F60" t="s">
         <v>202</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I60" t="s">
         <v>182</v>
       </c>
       <c r="J60" t="s">
         <v>203</v>
       </c>
       <c r="AF60">
         <v>13.0</v>
       </c>
       <c r="AI60" t="s">
         <v>183</v>
       </c>
       <c r="AJ60">
         <v>103038</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>204</v>
       </c>
       <c r="E61" t="s">
         <v>205</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I61" t="s">
         <v>182</v>
       </c>
       <c r="J61" t="s">
         <v>206</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
@@ -4649,51 +4655,51 @@
       <c r="E70" t="s">
         <v>234</v>
       </c>
       <c r="F70" t="s">
         <v>235</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I70" t="s">
         <v>223</v>
       </c>
       <c r="AF70">
         <v>13.0</v>
       </c>
       <c r="AI70" t="s">
         <v>229</v>
       </c>
       <c r="AJ70">
         <v>93984</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>236</v>
       </c>
       <c r="E71" t="s">
         <v>174</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I71" t="s">
         <v>223</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>20.0</v>
       </c>
       <c r="AI71" t="s">
@@ -4716,51 +4722,51 @@
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I72" t="s">
         <v>223</v>
       </c>
       <c r="J72" t="s">
         <v>76</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>13.0</v>
       </c>
       <c r="AI72" t="s">
         <v>229</v>
       </c>
       <c r="AJ72">
         <v>96843</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>240</v>
       </c>
       <c r="E73" t="s">
         <v>241</v>
       </c>
       <c r="F73" t="s">
         <v>242</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I73" t="s">
         <v>223</v>
       </c>
       <c r="J73" t="s">
         <v>243</v>
       </c>
       <c r="AE73">
@@ -4900,51 +4906,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I77" t="s">
         <v>223</v>
       </c>
       <c r="J77" t="s">
         <v>255</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>13.0</v>
       </c>
       <c r="AI77" t="s">
         <v>229</v>
       </c>
       <c r="AJ77">
         <v>96663</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>256</v>
       </c>
       <c r="E78" t="s">
         <v>257</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I78" t="s">
         <v>223</v>
       </c>
       <c r="J78" t="s">
         <v>88</v>
       </c>
       <c r="AF78">
         <v>13.0</v>
       </c>
       <c r="AI78" t="s">
@@ -5127,51 +5133,51 @@
       <c r="G84" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I84" t="s">
         <v>223</v>
       </c>
       <c r="J84" t="s">
         <v>255</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>13.0</v>
       </c>
       <c r="AI84" t="s">
         <v>272</v>
       </c>
       <c r="AJ84">
         <v>96662</v>
       </c>
       <c r="AK84">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>273</v>
       </c>
       <c r="E85" t="s">
         <v>274</v>
       </c>
       <c r="F85" t="s">
         <v>275</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I85" t="s">
         <v>223</v>
       </c>
       <c r="J85" t="s">
         <v>276</v>
       </c>
       <c r="AE85">
@@ -5305,51 +5311,51 @@
       <c r="F89" t="s">
         <v>288</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I89" t="s">
         <v>289</v>
       </c>
       <c r="J89" t="s">
         <v>290</v>
       </c>
       <c r="AF89">
         <v>13.0</v>
       </c>
       <c r="AI89" t="s">
         <v>291</v>
       </c>
       <c r="AJ89">
         <v>96119</v>
       </c>
       <c r="AK89">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>267</v>
       </c>
       <c r="E90" t="s">
         <v>292</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I90" t="s">
         <v>289</v>
       </c>
       <c r="J90" t="s">
         <v>293</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
@@ -5456,51 +5462,51 @@
       <c r="F94" t="s">
         <v>307</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I94" t="s">
         <v>296</v>
       </c>
       <c r="J94" t="s">
         <v>171</v>
       </c>
       <c r="AF94">
         <v>13.0</v>
       </c>
       <c r="AI94" t="s">
         <v>304</v>
       </c>
       <c r="AJ94">
         <v>97387</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>308</v>
       </c>
       <c r="E95" t="s">
         <v>309</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I95" t="s">
         <v>296</v>
       </c>
       <c r="J95" t="s">
         <v>310</v>
       </c>
       <c r="AF95">
         <v>13.0</v>
       </c>
       <c r="AI95" t="s">
@@ -6487,51 +6493,51 @@
       <c r="G125" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I125" t="s">
         <v>348</v>
       </c>
       <c r="J125" t="s">
         <v>247</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>13.0</v>
       </c>
       <c r="AI125" t="s">
         <v>377</v>
       </c>
       <c r="AJ125">
         <v>95640</v>
       </c>
       <c r="AK125">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>380</v>
       </c>
       <c r="E126" t="s">
         <v>381</v>
       </c>
       <c r="F126" t="s">
         <v>382</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I126" t="s">
         <v>348</v>
       </c>
       <c r="J126" t="s">
         <v>383</v>
       </c>
       <c r="AF126">
@@ -7387,89 +7393,89 @@
       <c r="F152" t="s">
         <v>452</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I152" t="s">
         <v>394</v>
       </c>
       <c r="J152" t="s">
         <v>354</v>
       </c>
       <c r="AF152">
         <v>13.0</v>
       </c>
       <c r="AI152" t="s">
         <v>450</v>
       </c>
       <c r="AJ152">
         <v>101902</v>
       </c>
       <c r="AK152">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>453</v>
       </c>
       <c r="E153" t="s">
         <v>454</v>
       </c>
       <c r="F153" t="s">
         <v>455</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I153" t="s">
         <v>394</v>
       </c>
       <c r="J153" t="s">
         <v>92</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>13.0</v>
       </c>
       <c r="AI153" t="s">
         <v>450</v>
       </c>
       <c r="AJ153">
         <v>97043</v>
       </c>
       <c r="AK153">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>456</v>
       </c>
       <c r="E154" t="s">
         <v>73</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I154" t="s">
         <v>394</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>13.0</v>
       </c>
       <c r="AI154" t="s">
@@ -7710,51 +7716,51 @@
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I162" t="s">
         <v>394</v>
       </c>
       <c r="J162" t="s">
         <v>35</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>13.0</v>
       </c>
       <c r="AI162" t="s">
         <v>450</v>
       </c>
       <c r="AJ162">
         <v>94326</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>187</v>
       </c>
       <c r="E163" t="s">
         <v>82</v>
       </c>
       <c r="F163" t="s">
         <v>469</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I163" t="s">
         <v>394</v>
       </c>
       <c r="AI163" t="s">
         <v>450</v>
       </c>
       <c r="AJ163">
@@ -7844,51 +7850,51 @@
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I166" t="s">
         <v>394</v>
       </c>
       <c r="J166" t="s">
         <v>76</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>13.0</v>
       </c>
       <c r="AI166" t="s">
         <v>450</v>
       </c>
       <c r="AJ166">
         <v>102328</v>
       </c>
       <c r="AK166">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>476</v>
       </c>
       <c r="E167" t="s">
         <v>477</v>
       </c>
       <c r="F167" t="s">
         <v>478</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I167" t="s">
         <v>394</v>
       </c>
       <c r="AF167">
         <v>13.0</v>
       </c>
       <c r="AI167" t="s">
@@ -7984,51 +7990,51 @@
       <c r="F170" t="s">
         <v>483</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I170" t="s">
         <v>394</v>
       </c>
       <c r="J170" t="s">
         <v>314</v>
       </c>
       <c r="AF170">
         <v>13.0</v>
       </c>
       <c r="AI170" t="s">
         <v>450</v>
       </c>
       <c r="AJ170">
         <v>94964</v>
       </c>
       <c r="AK170">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>484</v>
       </c>
       <c r="E171" t="s">
         <v>79</v>
       </c>
       <c r="F171" t="s">
         <v>485</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I171" t="s">
         <v>394</v>
       </c>
       <c r="J171" t="s">
         <v>354</v>
       </c>
       <c r="AF171">
@@ -8298,51 +8304,51 @@
       <c r="F180" t="s">
         <v>501</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I180" t="s">
         <v>394</v>
       </c>
       <c r="J180" t="s">
         <v>56</v>
       </c>
       <c r="AF180">
         <v>13.0</v>
       </c>
       <c r="AI180" t="s">
         <v>490</v>
       </c>
       <c r="AJ180">
         <v>94089</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>502</v>
       </c>
       <c r="E181" t="s">
         <v>503</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I181" t="s">
         <v>394</v>
       </c>
       <c r="AF181">
         <v>13.0</v>
       </c>
       <c r="AI181" t="s">
         <v>490</v>
       </c>
       <c r="AJ181">
@@ -8356,51 +8362,51 @@
       <c r="E182" t="s">
         <v>143</v>
       </c>
       <c r="F182" t="s">
         <v>504</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I182" t="s">
         <v>394</v>
       </c>
       <c r="AF182">
         <v>13.0</v>
       </c>
       <c r="AI182" t="s">
         <v>490</v>
       </c>
       <c r="AJ182">
         <v>99006</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>505</v>
       </c>
       <c r="E183" t="s">
         <v>506</v>
       </c>
       <c r="F183" t="s">
         <v>507</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I183" t="s">
         <v>394</v>
       </c>
       <c r="J183" t="s">
         <v>354</v>
       </c>
       <c r="AE183">
@@ -8428,50 +8434,53 @@
       </c>
       <c r="G184" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I184" t="s">
         <v>394</v>
       </c>
       <c r="J184" t="s">
         <v>354</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>13.0</v>
       </c>
       <c r="AI184" t="s">
         <v>490</v>
       </c>
       <c r="AJ184">
         <v>102604</v>
       </c>
+      <c r="AK184">
+        <v>5</v>
+      </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>510</v>
       </c>
       <c r="E185" t="s">
         <v>511</v>
       </c>
       <c r="F185" t="s">
         <v>512</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I185" t="s">
         <v>394</v>
       </c>
       <c r="J185" t="s">
         <v>210</v>
       </c>
       <c r="AF185">
         <v>13.0</v>
@@ -8895,89 +8904,89 @@
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I198" t="s">
         <v>394</v>
       </c>
       <c r="J198" t="s">
         <v>429</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>13.0</v>
       </c>
       <c r="AI198" t="s">
         <v>518</v>
       </c>
       <c r="AJ198">
         <v>94574</v>
       </c>
       <c r="AK198">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>538</v>
       </c>
       <c r="E199" t="s">
         <v>539</v>
       </c>
       <c r="F199" t="s">
         <v>540</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I199" t="s">
         <v>394</v>
       </c>
       <c r="J199" t="s">
         <v>445</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>20.0</v>
       </c>
       <c r="AI199" t="s">
         <v>518</v>
       </c>
       <c r="AJ199">
         <v>103022</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>541</v>
       </c>
       <c r="E200" t="s">
         <v>542</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I200" t="s">
         <v>394</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>20.0</v>
       </c>
       <c r="AI200" t="s">
@@ -9303,51 +9312,51 @@
       <c r="F210" t="s">
         <v>564</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I210" t="s">
         <v>394</v>
       </c>
       <c r="J210" t="s">
         <v>210</v>
       </c>
       <c r="AF210">
         <v>13.0</v>
       </c>
       <c r="AI210" t="s">
         <v>562</v>
       </c>
       <c r="AJ210">
         <v>102955</v>
       </c>
       <c r="AK210">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>565</v>
       </c>
       <c r="E211" t="s">
         <v>566</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>148</v>
       </c>
       <c r="I211" t="s">
         <v>394</v>
       </c>
       <c r="J211" t="s">
         <v>567</v>
       </c>
       <c r="AF211">
         <v>13.0</v>
       </c>
       <c r="AI211" t="s">