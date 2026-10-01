--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -2771,51 +2771,51 @@
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>114</v>
       </c>
       <c r="AE31">
         <v>2</v>
       </c>
       <c r="AF31">
         <v>27.0</v>
       </c>
       <c r="AI31" t="s">
         <v>115</v>
       </c>
       <c r="AJ31">
         <v>96010</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>117</v>
       </c>
       <c r="F32" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>42</v>
       </c>
       <c r="AE32">
@@ -3576,51 +3576,51 @@
       <c r="G54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I54" t="s">
         <v>155</v>
       </c>
       <c r="J54" t="s">
         <v>176</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>20.0</v>
       </c>
       <c r="AI54" t="s">
         <v>191</v>
       </c>
       <c r="AJ54">
         <v>96384</v>
       </c>
       <c r="AK54">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>180</v>
       </c>
       <c r="E55" t="s">
         <v>192</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I55" t="s">
         <v>155</v>
       </c>
       <c r="J55" t="s">
         <v>181</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
@@ -3722,51 +3722,51 @@
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I58" t="s">
         <v>155</v>
       </c>
       <c r="J58" t="s">
         <v>176</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>20.0</v>
       </c>
       <c r="AI58" t="s">
         <v>196</v>
       </c>
       <c r="AJ58">
         <v>101868</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>203</v>
       </c>
       <c r="E59" t="s">
         <v>204</v>
       </c>
       <c r="F59" t="s">
         <v>205</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I59" t="s">
         <v>206</v>
       </c>
       <c r="J59" t="s">
         <v>35</v>
       </c>
       <c r="AF59">
@@ -4548,51 +4548,51 @@
       <c r="G84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I84" t="s">
         <v>242</v>
       </c>
       <c r="J84" t="s">
         <v>123</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>20.0</v>
       </c>
       <c r="AI84" t="s">
         <v>263</v>
       </c>
       <c r="AJ84">
         <v>98013</v>
       </c>
       <c r="AK84">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>275</v>
       </c>
       <c r="E85" t="s">
         <v>276</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I85" t="s">
         <v>242</v>
       </c>
       <c r="AF85">
         <v>13.0</v>
       </c>
       <c r="AI85" t="s">
         <v>277</v>
       </c>
       <c r="AJ85">
@@ -4650,51 +4650,51 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>113</v>
       </c>
       <c r="I87" t="s">
         <v>242</v>
       </c>
       <c r="J87" t="s">
         <v>148</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>20.0</v>
       </c>
       <c r="AI87" t="s">
         <v>277</v>
       </c>
       <c r="AJ87">
         <v>95708</v>
       </c>
       <c r="AK87">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>282</v>
       </c>
       <c r="E88" t="s">
         <v>283</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I88" t="s">
         <v>284</v>
       </c>
       <c r="AD88" t="s">
         <v>285</v>
       </c>
       <c r="AF88">
         <v>6.0</v>
       </c>
       <c r="AI88" t="s">
@@ -5195,51 +5195,51 @@
       <c r="F103" t="s">
         <v>328</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I103" t="s">
         <v>284</v>
       </c>
       <c r="J103" t="s">
         <v>248</v>
       </c>
       <c r="AF103">
         <v>13.0</v>
       </c>
       <c r="AI103" t="s">
         <v>322</v>
       </c>
       <c r="AJ103">
         <v>101898</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>329</v>
       </c>
       <c r="E104" t="s">
         <v>323</v>
       </c>
       <c r="F104" t="s">
         <v>330</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I104" t="s">
         <v>284</v>
       </c>
       <c r="J104" t="s">
         <v>237</v>
       </c>
       <c r="AE104">
@@ -5271,51 +5271,51 @@
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I105" t="s">
         <v>284</v>
       </c>
       <c r="J105" t="s">
         <v>70</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>20.0</v>
       </c>
       <c r="AI105" t="s">
         <v>322</v>
       </c>
       <c r="AJ105">
         <v>100174</v>
       </c>
       <c r="AK105">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>219</v>
       </c>
       <c r="E106" t="s">
         <v>333</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I106" t="s">
         <v>284</v>
       </c>
       <c r="AF106">
         <v>13.0</v>
       </c>
       <c r="AI106" t="s">
         <v>322</v>
       </c>
       <c r="AJ106">
@@ -5756,51 +5756,51 @@
       <c r="F121" t="s">
         <v>361</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I121" t="s">
         <v>284</v>
       </c>
       <c r="J121" t="s">
         <v>256</v>
       </c>
       <c r="AF121">
         <v>13.0</v>
       </c>
       <c r="AI121" t="s">
         <v>356</v>
       </c>
       <c r="AJ121">
         <v>95091</v>
       </c>
       <c r="AK121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>362</v>
       </c>
       <c r="E122" t="s">
         <v>154</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I122" t="s">
         <v>284</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>20.0</v>
       </c>
       <c r="AI122" t="s">
@@ -5875,51 +5875,51 @@
       <c r="E125" t="s">
         <v>100</v>
       </c>
       <c r="F125" t="s">
         <v>367</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I125" t="s">
         <v>284</v>
       </c>
       <c r="AF125">
         <v>13.0</v>
       </c>
       <c r="AI125" t="s">
         <v>356</v>
       </c>
       <c r="AJ125">
         <v>98997</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>368</v>
       </c>
       <c r="E126" t="s">
         <v>108</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I126" t="s">
         <v>284</v>
       </c>
       <c r="AF126">
         <v>13.0</v>
       </c>
       <c r="AI126" t="s">
         <v>356</v>
       </c>
       <c r="AJ126">
@@ -5965,51 +5965,51 @@
       <c r="F128" t="s">
         <v>373</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I128" t="s">
         <v>284</v>
       </c>
       <c r="J128" t="s">
         <v>66</v>
       </c>
       <c r="AF128">
         <v>13.0</v>
       </c>
       <c r="AI128" t="s">
         <v>356</v>
       </c>
       <c r="AJ128">
         <v>95732</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>374</v>
       </c>
       <c r="E129" t="s">
         <v>375</v>
       </c>
       <c r="F129" t="s">
         <v>376</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I129" t="s">
         <v>284</v>
       </c>
       <c r="J129" t="s">
         <v>256</v>
       </c>
       <c r="AF129">