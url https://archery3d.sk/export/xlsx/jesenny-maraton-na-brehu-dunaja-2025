--- v0 (2026-04-29)
+++ v1 (2026-06-21)
@@ -2160,53 +2160,50 @@
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>18.0</v>
       </c>
       <c r="AI5" t="s">
         <v>41</v>
       </c>
       <c r="AJ5">
         <v>102972</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AF6">
         <v>8.0</v>
       </c>
       <c r="AI6" t="s">
         <v>41</v>
@@ -2458,86 +2455,86 @@
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>34</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>17.0</v>
       </c>
       <c r="AI14" t="s">
         <v>54</v>
       </c>
       <c r="AJ14">
         <v>103027</v>
       </c>
       <c r="AK14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>71</v>
       </c>
       <c r="E15" t="s">
         <v>72</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>17.0</v>
       </c>
       <c r="AI15" t="s">
         <v>54</v>
       </c>
       <c r="AJ15">
         <v>103808</v>
       </c>
       <c r="AK15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>74</v>
       </c>
       <c r="E16" t="s">
         <v>75</v>
       </c>
       <c r="F16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>77</v>
       </c>
       <c r="AF16">
@@ -2755,51 +2752,51 @@
       <c r="G23" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>34</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>17.0</v>
       </c>
       <c r="AI23" t="s">
         <v>85</v>
       </c>
       <c r="AJ23">
         <v>103028</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>95</v>
       </c>
       <c r="F24" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>77</v>
       </c>
       <c r="AE24">
@@ -2863,51 +2860,51 @@
       <c r="F26" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>103</v>
       </c>
       <c r="AF26">
         <v>12.0</v>
       </c>
       <c r="AI26" t="s">
         <v>85</v>
       </c>
       <c r="AJ26">
         <v>102844</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>104</v>
       </c>
       <c r="E27" t="s">
         <v>105</v>
       </c>
       <c r="F27" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>107</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>108</v>
       </c>
       <c r="AE27">
@@ -3037,50 +3034,53 @@
       </c>
       <c r="F31" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>107</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>17.0</v>
       </c>
       <c r="AI31" t="s">
         <v>109</v>
       </c>
       <c r="AJ31">
         <v>104174</v>
       </c>
+      <c r="AK31">
+        <v>5</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>122</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I32" t="s">
         <v>124</v>
       </c>
       <c r="J32" t="s">
         <v>40</v>
       </c>
       <c r="AF32">
         <v>12.0</v>
       </c>
       <c r="AI32" t="s">
         <v>125</v>
@@ -3985,122 +3985,125 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I59" t="s">
         <v>164</v>
       </c>
       <c r="J59" t="s">
         <v>205</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>17.0</v>
       </c>
       <c r="AI59" t="s">
         <v>178</v>
       </c>
       <c r="AJ59">
         <v>104141</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>206</v>
       </c>
       <c r="E60" t="s">
         <v>207</v>
       </c>
       <c r="F60" t="s">
         <v>208</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I60" t="s">
         <v>164</v>
       </c>
       <c r="J60" t="s">
         <v>40</v>
       </c>
       <c r="AF60">
         <v>12.0</v>
       </c>
       <c r="AI60" t="s">
         <v>178</v>
       </c>
       <c r="AJ60">
         <v>104171</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>209</v>
       </c>
       <c r="E61" t="s">
         <v>95</v>
       </c>
       <c r="F61" t="s">
         <v>210</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I61" t="s">
         <v>164</v>
       </c>
       <c r="J61" t="s">
         <v>40</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>17.0</v>
       </c>
       <c r="AI61" t="s">
         <v>211</v>
       </c>
       <c r="AJ61">
         <v>104118</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>212</v>
       </c>
       <c r="E62" t="s">
         <v>213</v>
       </c>
       <c r="F62" t="s">
         <v>214</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I62" t="s">
         <v>164</v>
       </c>
       <c r="J62" t="s">
         <v>205</v>
       </c>
       <c r="AE62">
         <v>1</v>
@@ -6595,51 +6598,51 @@
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I137" t="s">
         <v>350</v>
       </c>
       <c r="J137" t="s">
         <v>40</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>17.0</v>
       </c>
       <c r="AI137" t="s">
         <v>381</v>
       </c>
       <c r="AJ137">
         <v>104057</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>400</v>
       </c>
       <c r="E138" t="s">
         <v>134</v>
       </c>
       <c r="F138" t="s">
         <v>401</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I138" t="s">
         <v>350</v>
       </c>
       <c r="J138" t="s">
         <v>268</v>
       </c>
       <c r="AF138">
@@ -6869,51 +6872,51 @@
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I145" t="s">
         <v>350</v>
       </c>
       <c r="J145" t="s">
         <v>40</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>17.0</v>
       </c>
       <c r="AI145" t="s">
         <v>381</v>
       </c>
       <c r="AJ145">
         <v>103893</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>413</v>
       </c>
       <c r="E146" t="s">
         <v>414</v>
       </c>
       <c r="F146" t="s">
         <v>415</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I146" t="s">
         <v>350</v>
       </c>
       <c r="J146" t="s">
         <v>268</v>
       </c>
       <c r="AF146">
@@ -7638,51 +7641,51 @@
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>107</v>
       </c>
       <c r="I168" t="s">
         <v>350</v>
       </c>
       <c r="J168" t="s">
         <v>363</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>17.0</v>
       </c>
       <c r="AI168" t="s">
         <v>451</v>
       </c>
       <c r="AJ168">
         <v>102780</v>
       </c>
       <c r="AK168">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>469</v>
       </c>
       <c r="E169" t="s">
         <v>456</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>107</v>
       </c>
       <c r="I169" t="s">
         <v>350</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>17.0</v>
       </c>
       <c r="AI169" t="s">