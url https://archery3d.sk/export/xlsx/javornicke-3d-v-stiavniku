--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1929,50 +1929,53 @@
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I29" t="s">
         <v>102</v>
       </c>
       <c r="J29" t="s">
         <v>103</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>14.5</v>
       </c>
       <c r="AI29" t="s">
         <v>118</v>
       </c>
       <c r="AJ29">
         <v>102714</v>
       </c>
+      <c r="AK29">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30" t="s">
         <v>119</v>
       </c>
       <c r="F30" t="s">
         <v>120</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I30" t="s">
         <v>102</v>
       </c>
       <c r="J30" t="s">
         <v>103</v>
       </c>
       <c r="AE30">
         <v>1</v>
@@ -2411,50 +2414,53 @@
         <v>154</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>155</v>
       </c>
       <c r="I44" t="s">
         <v>102</v>
       </c>
       <c r="J44" t="s">
         <v>29</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>21.5</v>
       </c>
       <c r="AI44" t="s">
         <v>156</v>
       </c>
       <c r="AJ44">
         <v>103267</v>
+      </c>
+      <c r="AK44">
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>58</v>
       </c>
       <c r="E45" t="s">
         <v>59</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>155</v>
       </c>
       <c r="I45" t="s">
         <v>102</v>
       </c>
       <c r="AF45">
         <v>14.0</v>
       </c>
       <c r="AI45" t="s">
         <v>156</v>
       </c>
       <c r="AJ45">