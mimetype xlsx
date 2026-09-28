--- v1 (2026-09-08)
+++ v2 (2026-09-28)
@@ -1116,51 +1116,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>22.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>103266</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">