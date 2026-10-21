--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1178,51 +1178,51 @@
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>36</v>
       </c>
       <c r="AJ8">
         <v>45822</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>55</v>
       </c>
       <c r="AE9">