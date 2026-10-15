--- v3 (2026-09-09)
+++ v4 (2026-10-15)
@@ -1557,50 +1557,53 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
         <v>61</v>
       </c>
       <c r="AF11">
         <v>15.0</v>
       </c>
       <c r="AG11">
         <v>15.0</v>
       </c>
       <c r="AI11" t="s">
         <v>54</v>
       </c>
       <c r="AJ11">
         <v>113009</v>
       </c>
+      <c r="AK11">
+        <v>5</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>62</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="J12" t="s">
         <v>65</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
@@ -1865,51 +1868,51 @@
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I19" t="s">
         <v>81</v>
       </c>
       <c r="J19" t="s">
         <v>87</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>15.0</v>
       </c>
       <c r="AI19" t="s">
         <v>88</v>
       </c>
       <c r="AJ19">
         <v>113360</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I20" t="s">
         <v>81</v>
       </c>
       <c r="J20" t="s">
         <v>95</v>
       </c>
       <c r="AE20">
@@ -1941,51 +1944,51 @@
       <c r="G21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I21" t="s">
         <v>100</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="AF21">
         <v>15.0</v>
       </c>
       <c r="AG21">
         <v>15.0</v>
       </c>
       <c r="AI21" t="s">
         <v>102</v>
       </c>
       <c r="AJ21">
         <v>113430</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>7</v>
       </c>
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I22" t="s">
         <v>100</v>
       </c>
       <c r="J22" t="s">
         <v>105</v>
       </c>
       <c r="AF22">
@@ -2014,51 +2017,51 @@
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>100</v>
       </c>
       <c r="J23" t="s">
         <v>110</v>
       </c>
       <c r="AF23">
         <v>15.0</v>
       </c>
       <c r="AG23">
         <v>15.0</v>
       </c>
       <c r="AI23" t="s">
         <v>106</v>
       </c>
       <c r="AJ23">
         <v>109800</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>14</v>
       </c>
       <c r="D24" t="s">
         <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>112</v>
       </c>
       <c r="F24" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I24" t="s">
         <v>114</v>
       </c>
       <c r="J24" t="s">
@@ -2519,51 +2522,51 @@
       <c r="H37" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I37" t="s">
         <v>150</v>
       </c>
       <c r="J37" t="s">
         <v>33</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>15.0</v>
       </c>
       <c r="AG37">
         <v>15.0</v>
       </c>
       <c r="AI37" t="s">
         <v>152</v>
       </c>
       <c r="AJ37">
         <v>113233</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>158</v>
       </c>
       <c r="E38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I38" t="s">
         <v>150</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>15.0</v>
       </c>
       <c r="AI38" t="s">
@@ -2653,51 +2656,51 @@
       <c r="F41" t="s">
         <v>167</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I41" t="s">
         <v>150</v>
       </c>
       <c r="J41" t="s">
         <v>168</v>
       </c>
       <c r="AF41">
         <v>15.0</v>
       </c>
       <c r="AI41" t="s">
         <v>152</v>
       </c>
       <c r="AJ41">
         <v>111816</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>169</v>
       </c>
       <c r="E42" t="s">
         <v>170</v>
       </c>
       <c r="F42" t="s">
         <v>171</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I42" t="s">
         <v>150</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">