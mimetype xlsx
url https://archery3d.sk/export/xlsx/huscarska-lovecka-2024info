--- v0 (2026-06-19)
+++ v1 (2026-07-28)
@@ -2011,51 +2011,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I27" t="s">
         <v>110</v>
       </c>
       <c r="J27" t="s">
         <v>121</v>
       </c>
       <c r="AF27">
         <v>15.0</v>
       </c>
       <c r="AG27">
         <v>15.0</v>
       </c>
       <c r="AI27" t="s">
         <v>115</v>
       </c>
       <c r="AJ27">
         <v>84642</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>123</v>
       </c>
       <c r="F28" t="s">
         <v>124</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I28" t="s">
         <v>110</v>
       </c>
       <c r="J28" t="s">
         <v>51</v>
       </c>
       <c r="AF28">
@@ -2084,51 +2084,51 @@
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>94</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I29" t="s">
         <v>110</v>
       </c>
       <c r="J29" t="s">
         <v>87</v>
       </c>
       <c r="AF29">
         <v>15.0</v>
       </c>
       <c r="AI29" t="s">
         <v>128</v>
       </c>
       <c r="AJ29">
         <v>88097</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>129</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>94</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I30" t="s">
         <v>110</v>
       </c>
       <c r="AF30">
         <v>15.0</v>
       </c>
       <c r="AI30" t="s">
         <v>128</v>
       </c>
       <c r="AJ30">