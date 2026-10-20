--- v1 (2026-07-28)
+++ v2 (2026-10-20)
@@ -1629,51 +1629,51 @@
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I16" t="s">
         <v>79</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="AF16">
         <v>15.0</v>
       </c>
       <c r="AG16">
         <v>15.0</v>
       </c>
       <c r="AI16" t="s">
         <v>80</v>
       </c>
       <c r="AJ16">
         <v>82713</v>
       </c>
       <c r="AK16">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I17" t="s">
         <v>79</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
@@ -2442,51 +2442,51 @@
       <c r="H40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I40" t="s">
         <v>133</v>
       </c>
       <c r="J40" t="s">
         <v>39</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>15.0</v>
       </c>
       <c r="AG40">
         <v>15.0</v>
       </c>
       <c r="AI40" t="s">
         <v>135</v>
       </c>
       <c r="AJ40">
         <v>88013</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>52</v>
       </c>
       <c r="E41" t="s">
         <v>45</v>
       </c>
       <c r="F41" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I41" t="s">
         <v>133</v>
       </c>
       <c r="J41" t="s">
         <v>29</v>
       </c>
       <c r="AF41">
@@ -2521,51 +2521,51 @@
       <c r="H42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I42" t="s">
         <v>133</v>
       </c>
       <c r="J42" t="s">
         <v>164</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>15.0</v>
       </c>
       <c r="AG42">
         <v>15.0</v>
       </c>
       <c r="AI42" t="s">
         <v>135</v>
       </c>
       <c r="AJ42">
         <v>82655</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>107</v>
       </c>
       <c r="E43" t="s">
         <v>165</v>
       </c>
       <c r="F43" t="s">
         <v>166</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>94</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I43" t="s">
         <v>133</v>
       </c>
       <c r="J43" t="s">
         <v>29</v>
       </c>
       <c r="AF43">