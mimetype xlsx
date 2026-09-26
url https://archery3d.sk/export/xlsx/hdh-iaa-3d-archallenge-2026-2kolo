--- v0 (2026-09-04)
+++ v1 (2026-09-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>HDH-IAA 3D ARChallenge 2026 2.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -85,57 +85,66 @@
   <si>
     <t>Doprovod</t>
   </si>
   <si>
     <t>Obedy</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Zaplatené</t>
   </si>
   <si>
     <t>Účasť</t>
   </si>
   <si>
     <t>Zoradenie</t>
   </si>
   <si>
     <t>ID registrácie</t>
   </si>
   <si>
     <t>Výkonnostná trieda</t>
   </si>
   <si>
+    <t>SVK1020</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>Senior 18+</t>
+  </si>
+  <si>
+    <t>CRB</t>
+  </si>
+  <si>
+    <t>CRB50m</t>
+  </si>
+  <si>
     <t>SVK3077</t>
-  </si>
-[...4 lines deleted...]
-    <t>Senior 18+</t>
   </si>
   <si>
     <t>PBHB</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>SVK2138</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -482,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK4"/>
+  <dimension ref="A1:AK5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -671,76 +680,99 @@
       </c>
       <c r="AJ2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="AK2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="AI3" t="s">
         <v>27</v>
       </c>
       <c r="AJ3">
-        <v>114421</v>
+        <v>114891</v>
       </c>
       <c r="AK3">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AI4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="AJ4">
+        <v>114421</v>
+      </c>
+      <c r="AK4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ5">
         <v>114422</v>
       </c>
-      <c r="AK4">
+      <c r="AK5">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">