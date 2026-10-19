--- v0 (2026-07-09)
+++ v1 (2026-10-19)
@@ -748,74 +748,74 @@
       </c>
       <c r="AK4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
       <c r="AI5" t="s">
         <v>32</v>
       </c>
       <c r="AJ5">
         <v>112899</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="AI6" t="s">
         <v>35</v>
       </c>
       <c r="AJ6">
         <v>112873</v>
       </c>
       <c r="AK6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>