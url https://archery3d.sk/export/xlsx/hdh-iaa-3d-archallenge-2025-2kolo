--- v0 (2026-05-25)
+++ v1 (2026-08-07)
@@ -870,51 +870,51 @@
       </c>
       <c r="AK7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>37</v>
       </c>
       <c r="AI8" t="s">
         <v>40</v>
       </c>
       <c r="AJ8">
         <v>100327</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I9" t="s">
         <v>43</v>
       </c>
       <c r="AI9" t="s">
         <v>44</v>
       </c>
       <c r="AJ9">
         <v>100331</v>
       </c>
       <c r="AK9">
         <v>5</v>
       </c>
     </row>