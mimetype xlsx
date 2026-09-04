--- v1 (2026-08-07)
+++ v2 (2026-09-04)
@@ -846,53 +846,50 @@
         <v>100931</v>
       </c>
       <c r="AK6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
       <c r="AI7" t="s">
         <v>38</v>
       </c>
       <c r="AJ7">
         <v>100384</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>37</v>
       </c>
       <c r="AI8" t="s">
         <v>40</v>
       </c>
       <c r="AJ8">
         <v>100327</v>
       </c>
       <c r="AK8">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">