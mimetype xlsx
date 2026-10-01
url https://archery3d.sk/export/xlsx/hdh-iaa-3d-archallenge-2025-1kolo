--- v0 (2026-04-24)
+++ v1 (2026-10-01)
@@ -760,53 +760,50 @@
         <v>102062</v>
       </c>
       <c r="AK4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="AI5" t="s">
         <v>34</v>
       </c>
       <c r="AJ5">
         <v>100332</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I6" t="s">
         <v>36</v>
       </c>
       <c r="AI6" t="s">
         <v>37</v>
       </c>
       <c r="AJ6">
         <v>100328</v>
       </c>
       <c r="AK6">
         <v>2</v>
       </c>
     </row>
   </sheetData>