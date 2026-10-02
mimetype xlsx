--- v0 (2026-04-29)
+++ v1 (2026-10-02)
@@ -668,53 +668,50 @@
       </c>
       <c r="AI2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AJ2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="AK2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="G3"/>
       <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="AI3" t="s">
         <v>25</v>
       </c>
       <c r="AJ3">
         <v>89424</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="G4"/>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="AI4" t="s">
         <v>28</v>
       </c>
       <c r="AJ4">
         <v>89421</v>
       </c>
       <c r="AK4">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>